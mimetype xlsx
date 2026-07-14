--- v2 (2026-05-22)
+++ v3 (2026-07-14)
@@ -1,106 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\4-abril\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\6-junio\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5DACF17F-CD62-4F8D-9CB4-C0EF1948001E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9FF37B64-3D1C-4721-BC64-9F472EC39F47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{50077FE1-1B2F-4E72-9B84-E152AB12E17C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{EE49E0ED-8DD1-4935-AB76-E771FFA65D28}"/>
   </bookViews>
   <sheets>
     <sheet name="PNC MEDIAS . A 8" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'PNC MEDIAS . A 8'!$B$1:$T$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
-</file>
-[...14 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="27">
   <si>
     <t>IMSERSO-ÁREA DE PRESTACIONES ECONÓMICAS       ANEXO 8</t>
   </si>
   <si>
     <t>E V O L U C I Ó N  I M P O R T E S  M E D I O S  P E N S I O N E S  N O  C O N T R I B U T I V A S</t>
   </si>
   <si>
     <t>PNC DE JUBILACIÓN</t>
   </si>
   <si>
     <t>PNC DE INCAPACIDAD</t>
   </si>
   <si>
     <t>ENERO</t>
   </si>
   <si>
     <t>FEBRERO</t>
   </si>
   <si>
     <t>MARZO</t>
   </si>
@@ -584,68 +570,68 @@
     </xf>
     <xf numFmtId="2" fontId="11" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="11" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="11" fillId="4" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_CCAANOM" xfId="2" xr:uid="{3A72FBC2-151B-4797-87E2-E806BF3AA965}"/>
-    <cellStyle name="Normal_Hoja1" xfId="1" xr:uid="{3E133CF6-D1BF-4F00-A092-1B3F05090273}"/>
+    <cellStyle name="Normal_CCAANOM" xfId="2" xr:uid="{94495579-1288-4A77-8BDC-47088E2EE507}"/>
+    <cellStyle name="Normal_Hoja1" xfId="1" xr:uid="{289039CB-1447-4C6E-A64D-51DF781429DB}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="800" b="1" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
@@ -775,59 +761,59 @@
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>382.83785714285716</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>389.07928571428573</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>396.67771370773562</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>449.60664758755956</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>483.06876410959899</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>514.89571428571423</c:v>
                 </c:pt>
                 <c:pt idx="6" formatCode="#,##0.00">
                   <c:v>557.39714285714285</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>621.51249999999993</c:v>
+                  <c:v>618.87857142857138</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-080E-449E-ADAF-8A1B93E86EF8}"/>
+              <c16:uniqueId val="{00000000-8D4D-4298-B000-EF66DFBD0DED}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'PNC MEDIAS . A 8'!$B$24</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ESTABLECIDO</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="339933"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
@@ -893,51 +879,51 @@
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>402.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>421.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>484.61</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>517.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-080E-449E-ADAF-8A1B93E86EF8}"/>
+              <c16:uniqueId val="{00000001-8D4D-4298-B000-EF66DFBD0DED}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="1516349760"/>
         <c:axId val="1516347040"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1516349760"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="cross"/>
@@ -1267,59 +1253,59 @@
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>423.74857142857138</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>429.62642857142856</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>438.72410059496423</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>493.75117957416609</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>529.20091206718814</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>567.15071428571423</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>617.69928571428568</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>693.22249999999997</c:v>
+                  <c:v>690.37428571428575</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-E9C6-4B50-B2BF-9C32E8CE3842}"/>
+              <c16:uniqueId val="{00000000-32E7-4A72-B686-525D6466395B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'PNC MEDIAS . A 8'!$B$24</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ESTABLECIDO</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="3366FF"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
@@ -1385,51 +1371,51 @@
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>402.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>421.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>517.9</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>517.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-E9C6-4B50-B2BF-9C32E8CE3842}"/>
+              <c16:uniqueId val="{00000001-32E7-4A72-B686-525D6466395B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="1516342688"/>
         <c:axId val="1516343776"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1516342688"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="cross"/>
@@ -1611,113 +1597,113 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Gráfico 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B7B352E-63B7-432F-B61E-38B83FBB90C8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DDA590F-5C49-4000-9981-A801D92524A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="3" name="Gráfico 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D1EB3D5-C387-4EC1-B10C-A9E7A1DFAF21}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFFAD83D-ECD8-4967-8A8B-9EF5B8FC76E4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../N&#211;MINA%20PNC%20ABRIL%202026.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///Y:\pnnc\Pnc%20y%20Lismi\Pnnc26\Discolib%202026\4-abril\N&#211;MINA%20PNC%20ABRIL%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/pnnc/Pnc%20y%20Lismi/Pnnc26/Discolib%202026/4-abril/N&#211;MINA%20PNC%20ABRIL%202026.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../NOMINA%20PNC%20JUNIO.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///Y:\pnnc\Pnc%20y%20Lismi\Pnnc26\Discolib%202026\6-junio\NOMINA%20PNC%20JUNIO.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/pnnc/Pnc%20y%20Lismi/Pnnc26/Discolib%202026/6-junio/NOMINA%20PNC%20JUNIO.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="NÓMINA ACUM. 2026 A1"/>
       <sheetName val="NÓMINA PROV. 2026 A2-3"/>
       <sheetName val=" Nº PENSIONES MES A 4"/>
       <sheetName val="IMPORTES AÑO. A 5"/>
       <sheetName val="PNC MEDIAS . A 8"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4">
         <row r="5">
           <cell r="D5">
             <v>2019</v>
@@ -1772,75 +1758,75 @@
           <cell r="B20" t="str">
             <v>IMPORTE MEDIO</v>
           </cell>
           <cell r="D20">
             <v>382.83785714285716</v>
           </cell>
           <cell r="E20">
             <v>389.07928571428573</v>
           </cell>
           <cell r="F20">
             <v>396.67771370773562</v>
           </cell>
           <cell r="G20">
             <v>449.60664758755956</v>
           </cell>
           <cell r="H20">
             <v>483.06876410959899</v>
           </cell>
           <cell r="I20">
             <v>514.89571428571423</v>
           </cell>
           <cell r="J20">
             <v>557.39714285714285</v>
           </cell>
           <cell r="K20">
-            <v>621.51249999999993</v>
+            <v>618.87857142857138</v>
           </cell>
           <cell r="M20">
             <v>423.74857142857138</v>
           </cell>
           <cell r="N20">
             <v>429.62642857142856</v>
           </cell>
           <cell r="O20">
             <v>438.72410059496423</v>
           </cell>
           <cell r="P20">
             <v>493.75117957416609</v>
           </cell>
           <cell r="Q20">
             <v>529.20091206718814</v>
           </cell>
           <cell r="R20">
             <v>567.15071428571423</v>
           </cell>
           <cell r="S20">
             <v>617.69928571428568</v>
           </cell>
           <cell r="T20">
-            <v>693.22249999999997</v>
+            <v>690.37428571428575</v>
           </cell>
         </row>
         <row r="24">
           <cell r="B24" t="str">
             <v>ESTABLECIDO</v>
           </cell>
           <cell r="D24">
             <v>392</v>
           </cell>
           <cell r="E24">
             <v>395.6</v>
           </cell>
           <cell r="F24">
             <v>402.8</v>
           </cell>
           <cell r="G24">
             <v>421.4</v>
           </cell>
           <cell r="H24">
             <v>484.61</v>
           </cell>
           <cell r="I24">
             <v>517.9</v>
           </cell>
           <cell r="J24">
@@ -2205,51 +2191,51 @@
         </a:effectLst>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFF1F83D-FD73-42F0-8F85-38FF831EE3EE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02CF7566-DFB8-463C-9FFC-66B589EB6484}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BY52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="6.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="1.42578125" style="1" customWidth="1"/>
     <col min="4" max="11" width="7.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="1.42578125" style="1" customWidth="1"/>
     <col min="13" max="20" width="7.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="1.42578125" style="1" customWidth="1"/>
     <col min="22" max="16384" width="6.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:77" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="S1" s="2"/>
       <c r="T1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="U1"/>
@@ -2333,82 +2319,78 @@
       <c r="V4"/>
     </row>
     <row r="5" spans="1:77" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8"/>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="14">
         <v>2019</v>
       </c>
       <c r="E5" s="15">
         <v>2020</v>
       </c>
       <c r="F5" s="15">
         <v>2021</v>
       </c>
       <c r="G5" s="15">
         <v>2022</v>
       </c>
       <c r="H5" s="15">
         <v>2023</v>
       </c>
       <c r="I5" s="15">
         <v>2024</v>
       </c>
       <c r="J5" s="15">
-        <f>I5+1</f>
         <v>2025</v>
       </c>
       <c r="K5" s="16">
-        <f>J5+1</f>
         <v>2026</v>
       </c>
       <c r="L5" s="12"/>
       <c r="M5" s="14">
         <v>2019</v>
       </c>
       <c r="N5" s="15">
         <v>2020</v>
       </c>
       <c r="O5" s="15">
         <v>2021</v>
       </c>
       <c r="P5" s="15">
         <v>2022</v>
       </c>
       <c r="Q5" s="15">
         <v>2023</v>
       </c>
       <c r="R5" s="15">
         <v>2024</v>
       </c>
       <c r="S5" s="15">
-        <f>R5+1</f>
         <v>2025</v>
       </c>
       <c r="T5" s="16">
-        <f>S5+1</f>
         <v>2026</v>
       </c>
       <c r="U5"/>
       <c r="V5"/>
     </row>
     <row r="6" spans="1:77" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
@@ -2873,74 +2855,78 @@
       <c r="B11" s="30" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7"/>
       <c r="D11" s="26">
         <v>384.36</v>
       </c>
       <c r="E11" s="27">
         <v>387.04</v>
       </c>
       <c r="F11" s="26">
         <v>396.68</v>
       </c>
       <c r="G11" s="27">
         <v>421.5</v>
       </c>
       <c r="H11" s="26">
         <v>487.72</v>
       </c>
       <c r="I11" s="27">
         <v>520.5</v>
       </c>
       <c r="J11" s="28">
         <v>566.21</v>
       </c>
-      <c r="K11" s="27"/>
+      <c r="K11" s="27">
+        <v>627.80999999999995</v>
+      </c>
       <c r="L11" s="22"/>
       <c r="M11" s="26">
         <v>426.51</v>
       </c>
       <c r="N11" s="27">
         <v>428.83</v>
       </c>
       <c r="O11" s="26">
         <v>441.36</v>
       </c>
       <c r="P11" s="27">
         <v>462.68</v>
       </c>
       <c r="Q11" s="26">
         <v>533.35</v>
       </c>
       <c r="R11" s="27">
         <v>571.95000000000005</v>
       </c>
       <c r="S11" s="29">
         <v>623.30999999999995</v>
       </c>
-      <c r="T11" s="27"/>
+      <c r="T11" s="27">
+        <v>700.27</v>
+      </c>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11" s="24"/>
       <c r="X11" s="24"/>
       <c r="Y11" s="24"/>
       <c r="Z11" s="24"/>
       <c r="AA11" s="24"/>
       <c r="AB11" s="24"/>
       <c r="AC11" s="24"/>
       <c r="AD11" s="24"/>
       <c r="AE11" s="24"/>
       <c r="AF11" s="24"/>
       <c r="AG11" s="24"/>
       <c r="AH11" s="24"/>
       <c r="AI11" s="24"/>
       <c r="AJ11" s="24"/>
       <c r="AK11" s="24"/>
       <c r="AL11" s="24"/>
       <c r="AM11" s="24"/>
       <c r="AN11" s="24"/>
       <c r="AO11" s="24"/>
       <c r="AP11" s="24"/>
       <c r="AQ11" s="24"/>
       <c r="AR11" s="24"/>
       <c r="AS11" s="24"/>
@@ -2982,74 +2968,78 @@
       <c r="B12" s="25" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="7"/>
       <c r="D12" s="26">
         <v>751.47</v>
       </c>
       <c r="E12" s="27">
         <v>764.71</v>
       </c>
       <c r="F12" s="26">
         <v>776.17799190829908</v>
       </c>
       <c r="G12" s="27">
         <v>820.57</v>
       </c>
       <c r="H12" s="26">
         <v>942.59363893164198</v>
       </c>
       <c r="I12" s="27">
         <v>1007.74</v>
       </c>
       <c r="J12" s="28">
         <v>1093.22</v>
       </c>
-      <c r="K12" s="27"/>
+      <c r="K12" s="27">
+        <v>1218.29</v>
+      </c>
       <c r="L12" s="22"/>
       <c r="M12" s="26">
         <v>833.16</v>
       </c>
       <c r="N12" s="27">
         <v>846.4</v>
       </c>
       <c r="O12" s="26">
         <v>862.33740832949968</v>
       </c>
       <c r="P12" s="27">
         <v>904.15</v>
       </c>
       <c r="Q12" s="26">
         <v>1043.12856171563</v>
       </c>
       <c r="R12" s="27">
         <v>1114.8900000000001</v>
       </c>
       <c r="S12" s="29">
         <v>1214.3800000000001</v>
       </c>
-      <c r="T12" s="27"/>
+      <c r="T12" s="27">
+        <v>1359.46</v>
+      </c>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12" s="24"/>
       <c r="X12" s="24"/>
       <c r="Y12" s="24"/>
       <c r="Z12" s="24"/>
       <c r="AA12" s="24"/>
       <c r="AB12" s="24"/>
       <c r="AC12" s="24"/>
       <c r="AD12" s="24"/>
       <c r="AE12" s="24"/>
       <c r="AF12" s="24"/>
       <c r="AG12" s="24"/>
       <c r="AH12" s="24"/>
       <c r="AI12" s="24"/>
       <c r="AJ12" s="24"/>
       <c r="AK12" s="24"/>
       <c r="AL12" s="24"/>
       <c r="AM12" s="24"/>
       <c r="AN12" s="24"/>
       <c r="AO12" s="24"/>
       <c r="AP12" s="24"/>
       <c r="AQ12" s="24"/>
       <c r="AR12" s="24"/>
       <c r="AS12" s="24"/>
@@ -3764,85 +3754,82 @@
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:77" s="43" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="7"/>
       <c r="B20" s="37" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="7"/>
       <c r="D20" s="38">
         <v>382.83785714285716</v>
       </c>
       <c r="E20" s="39">
         <v>389.07928571428573</v>
       </c>
       <c r="F20" s="39">
         <v>396.67771370773562</v>
       </c>
       <c r="G20" s="39">
         <v>449.60664758755956</v>
       </c>
       <c r="H20" s="39">
         <v>483.06876410959899</v>
       </c>
       <c r="I20" s="39">
-        <f>SUM(I7:I18)/14</f>
         <v>514.89571428571423</v>
       </c>
       <c r="J20" s="40">
         <v>557.39714285714285</v>
       </c>
       <c r="K20" s="41">
-        <f>SUM(K7:K18)/4</f>
-        <v>621.51249999999993</v>
+        <v>618.87857142857138</v>
       </c>
       <c r="L20" s="42"/>
       <c r="M20" s="38">
         <v>423.74857142857138</v>
       </c>
       <c r="N20" s="39">
         <v>429.62642857142856</v>
       </c>
       <c r="O20" s="39">
         <v>438.72410059496423</v>
       </c>
       <c r="P20" s="39">
         <v>493.75117957416609</v>
       </c>
       <c r="Q20" s="39">
         <v>529.20091206718814</v>
       </c>
       <c r="R20" s="39">
         <v>567.15071428571423</v>
       </c>
       <c r="S20" s="39">
         <v>617.69928571428568</v>
       </c>
       <c r="T20" s="41">
-        <f>SUM(T7:T18)/4</f>
-        <v>693.22249999999997</v>
+        <v>690.37428571428575</v>
       </c>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:77" s="43" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="7"/>
       <c r="B21" s="44"/>
       <c r="C21" s="7"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="36"/>
       <c r="N21" s="36"/>
       <c r="O21" s="36"/>
       <c r="P21" s="36"/>
       <c r="Q21" s="36"/>
       <c r="R21" s="36"/>
       <c r="S21" s="36"/>
       <c r="T21" s="36"/>
@@ -3927,55 +3914,53 @@
         <v>564.70000000000005</v>
       </c>
       <c r="K24" s="46">
         <v>564.70000000000005</v>
       </c>
       <c r="L24" s="47"/>
       <c r="M24" s="45">
         <v>392</v>
       </c>
       <c r="N24" s="46">
         <v>395.6</v>
       </c>
       <c r="O24" s="45">
         <v>402.8</v>
       </c>
       <c r="P24" s="46">
         <v>421.4</v>
       </c>
       <c r="Q24" s="45">
         <v>517.9</v>
       </c>
       <c r="R24" s="46">
         <v>517.9</v>
       </c>
       <c r="S24" s="45">
-        <f>J24</f>
         <v>564.70000000000005</v>
       </c>
       <c r="T24" s="46">
-        <f>K24</f>
         <v>564.70000000000005</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
     </row>
     <row r="25" spans="1:77" s="43" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="7"/>
       <c r="B25" s="30" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="7"/>
       <c r="D25" s="48" t="s">
         <v>20</v>
       </c>
       <c r="E25" s="49" t="s">
         <v>21</v>
       </c>
       <c r="F25" s="48" t="s">
         <v>21</v>
       </c>
       <c r="G25" s="49" t="s">
         <v>21</v>
       </c>
       <c r="H25" s="48" t="s">
         <v>21</v>
@@ -4103,55 +4088,53 @@
         <v>9.0399999999999994E-2</v>
       </c>
       <c r="K27" s="52">
         <v>9.0399999999999994E-2</v>
       </c>
       <c r="L27" s="53"/>
       <c r="M27" s="51" t="s">
         <v>24</v>
       </c>
       <c r="N27" s="52">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="O27" s="51">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="P27" s="52">
         <v>4.5999999999999999E-2</v>
       </c>
       <c r="Q27" s="51">
         <v>0</v>
       </c>
       <c r="R27" s="52">
         <v>0</v>
       </c>
       <c r="S27" s="51">
-        <f>J27</f>
         <v>9.0399999999999994E-2</v>
       </c>
       <c r="T27" s="52">
-        <f>K27</f>
         <v>9.0399999999999994E-2</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:77" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D28" s="54"/>
       <c r="E28" s="54"/>
       <c r="F28" s="54"/>
       <c r="G28" s="54"/>
       <c r="H28" s="54"/>
       <c r="I28" s="54"/>
       <c r="J28" s="54"/>
       <c r="K28" s="54"/>
       <c r="U28"/>
       <c r="V28"/>
     </row>
     <row r="29" spans="1:77" x14ac:dyDescent="0.2">
       <c r="B29" s="55" t="s">
         <v>25</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
     </row>
     <row r="30" spans="1:77" x14ac:dyDescent="0.2">