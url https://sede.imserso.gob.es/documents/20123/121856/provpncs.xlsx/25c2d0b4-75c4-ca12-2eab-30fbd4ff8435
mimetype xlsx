--- v2 (2026-05-22)
+++ v3 (2026-07-14)
@@ -1,94 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\4-abril\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\6-junio\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F25EA4E2-D8B4-411A-85CB-EC0A65525B49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DF82B09B-D0E1-4B70-8FB3-92BC0AAE8723}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{5F3AAA6D-FF1D-454F-9376-A20DDD976F48}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{841AD0C9-0557-4ED4-9CFB-FC9E5F070C15}"/>
   </bookViews>
   <sheets>
     <sheet name="NÓMINA PROV. 2026 A2-3" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="84">
   <si>
     <t>IMSERSO-ÁREA DE PRESTACIONES ECONÓMICAS       ANEXO 2</t>
   </si>
   <si>
     <t>P E N S I O N E S  N O  C O N T R I B U T I V A S  D E  L A  S E G U R I D A D  S O C I A L</t>
   </si>
   <si>
     <t>PENSIONES E IMPORTE DE LA NÓMINA AÑO 2026</t>
   </si>
   <si>
-    <t>ABRIL</t>
+    <t>JUNIO</t>
   </si>
   <si>
     <t>CC.AA.</t>
   </si>
   <si>
     <t>PNC DE JUBILACIÓN</t>
   </si>
   <si>
     <t>PNC DE INCAPACIDAD</t>
   </si>
   <si>
     <t>TOTAL JUBILACIÓN E INCAPACIDAD</t>
   </si>
   <si>
     <t>Y/O</t>
   </si>
   <si>
     <t>NÚMERO</t>
   </si>
   <si>
     <t>IMPORTE</t>
   </si>
   <si>
     <t>PROMEDIO</t>
   </si>
@@ -815,52 +818,52 @@
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_MAFAS93P" xfId="1" xr:uid="{161A3E1F-E98A-4BB3-85BC-ABA094E713D8}"/>
-    <cellStyle name="Normal_NOMACU95" xfId="2" xr:uid="{A3209FCF-442F-4822-AF41-14A2001B689F}"/>
+    <cellStyle name="Normal_MAFAS93P" xfId="1" xr:uid="{925A5FB0-1B91-4C88-ABEB-2C0C63FBBE50}"/>
+    <cellStyle name="Normal_NOMACU95" xfId="2" xr:uid="{00CC946D-0730-4609-8A52-DC8A6BB7AACE}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1182,51 +1185,51 @@
         </a:effectLst>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7DDDC335-E3FC-4942-AA34-93951C7DDF8F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4CFAF7F3-DB68-44EE-AC2F-197DFCEDBABB}">
   <dimension ref="A1:Q96"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="5.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="0.85546875" style="1" customWidth="1"/>
     <col min="4" max="6" width="13.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="0.85546875" style="1" customWidth="1"/>
     <col min="8" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="0.85546875" style="1" customWidth="1"/>
     <col min="12" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="0.85546875" style="1" customWidth="1"/>
     <col min="16" max="16384" width="5.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
@@ -1406,1335 +1409,1335 @@
     </row>
     <row r="9" spans="1:17" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3"/>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="9"/>
       <c r="M9" s="9"/>
       <c r="N9" s="9"/>
       <c r="O9" s="3"/>
     </row>
     <row r="10" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="23"/>
       <c r="B10" s="24" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="25"/>
       <c r="D10" s="26">
-        <v>57849</v>
+        <v>58739</v>
       </c>
       <c r="E10" s="27">
-        <v>37823222.090000004</v>
+        <v>72657180.760000005</v>
       </c>
       <c r="F10" s="27">
-        <v>653.82672284741318</v>
+        <v>1236.9495694513016</v>
       </c>
       <c r="G10" s="28"/>
       <c r="H10" s="26">
-        <v>36249</v>
+        <v>36334</v>
       </c>
       <c r="I10" s="27">
-        <v>26020889.890000001</v>
+        <v>50407649.649999999</v>
       </c>
       <c r="J10" s="27">
-        <v>717.8374545504704</v>
+        <v>1387.3410483293885</v>
       </c>
       <c r="K10" s="28"/>
       <c r="L10" s="26">
-        <v>94098</v>
+        <v>95073</v>
       </c>
       <c r="M10" s="27">
-        <v>63844111.980000004</v>
+        <v>123064830.41</v>
       </c>
       <c r="N10" s="27">
-        <v>678.4853235988013</v>
+        <v>1294.4246043566523</v>
       </c>
       <c r="O10" s="23"/>
     </row>
     <row r="11" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="23"/>
       <c r="B11" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="25"/>
       <c r="D11" s="31">
-        <v>4167</v>
+        <v>4219</v>
       </c>
       <c r="E11" s="32">
-        <v>2723546.5100000002</v>
+        <v>5175108.26</v>
       </c>
       <c r="F11" s="32">
-        <v>653.59887449004088</v>
+        <v>1226.6196397250533</v>
       </c>
       <c r="G11" s="28"/>
       <c r="H11" s="31">
-        <v>2372</v>
+        <v>2350</v>
       </c>
       <c r="I11" s="32">
-        <v>1684239.83</v>
+        <v>3300029.04</v>
       </c>
       <c r="J11" s="32">
-        <v>710.05051854974704</v>
+        <v>1404.2676765957447</v>
       </c>
       <c r="K11" s="28"/>
       <c r="L11" s="31">
-        <v>6539</v>
+        <v>6569</v>
       </c>
       <c r="M11" s="32">
-        <v>4407786.34</v>
+        <v>8475137.3000000007</v>
       </c>
       <c r="N11" s="32">
-        <v>674.07651628689405</v>
+        <v>1290.1716090729183</v>
       </c>
       <c r="O11" s="23"/>
     </row>
     <row r="12" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="23"/>
       <c r="B12" s="30" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="25"/>
       <c r="D12" s="31">
-        <v>10228</v>
+        <v>10369</v>
       </c>
       <c r="E12" s="32">
-        <v>7006545.2599999998</v>
+        <v>13299919.130000001</v>
       </c>
       <c r="F12" s="32">
-        <v>685.03571177160734</v>
+        <v>1282.6616964027389</v>
       </c>
       <c r="G12" s="28"/>
       <c r="H12" s="31">
-        <v>6592</v>
+        <v>6615</v>
       </c>
       <c r="I12" s="32">
-        <v>4749995.01</v>
+        <v>9158223.5</v>
       </c>
       <c r="J12" s="32">
-        <v>720.56963137135915</v>
+        <v>1384.4631141345426</v>
       </c>
       <c r="K12" s="28"/>
       <c r="L12" s="31">
-        <v>16820</v>
+        <v>16984</v>
       </c>
       <c r="M12" s="32">
-        <v>11756540.27</v>
+        <v>22458142.630000003</v>
       </c>
       <c r="N12" s="32">
-        <v>698.96196611177163</v>
+        <v>1322.3117422279795</v>
       </c>
       <c r="O12" s="23"/>
     </row>
     <row r="13" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="23"/>
       <c r="B13" s="30" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="25"/>
       <c r="D13" s="31">
-        <v>5139</v>
+        <v>5208</v>
       </c>
       <c r="E13" s="32">
-        <v>3257673.04</v>
+        <v>6204173.4199999999</v>
       </c>
       <c r="F13" s="32">
-        <v>633.91185833819804</v>
+        <v>1191.2775384024578</v>
       </c>
       <c r="G13" s="28"/>
       <c r="H13" s="31">
-        <v>3315</v>
+        <v>3344</v>
       </c>
       <c r="I13" s="32">
-        <v>2352782.85</v>
+        <v>4671518.17</v>
       </c>
       <c r="J13" s="32">
-        <v>709.73841628959281</v>
+        <v>1396.9850986842105</v>
       </c>
       <c r="K13" s="28"/>
       <c r="L13" s="31">
-        <v>8454</v>
+        <v>8552</v>
       </c>
       <c r="M13" s="32">
-        <v>5610455.8900000006</v>
+        <v>10875691.59</v>
       </c>
       <c r="N13" s="32">
-        <v>663.64512538443353</v>
+        <v>1271.7132355004678</v>
       </c>
       <c r="O13" s="23"/>
     </row>
     <row r="14" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="23"/>
       <c r="B14" s="30" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="25"/>
       <c r="D14" s="31">
-        <v>5305</v>
+        <v>5380</v>
       </c>
       <c r="E14" s="32">
-        <v>3338491.6799999997</v>
+        <v>6589559.9300000006</v>
       </c>
       <c r="F14" s="32">
-        <v>629.3104015080113</v>
+        <v>1224.8252657992566</v>
       </c>
       <c r="G14" s="28"/>
       <c r="H14" s="31">
-        <v>3834</v>
+        <v>3826</v>
       </c>
       <c r="I14" s="32">
-        <v>2737148.93</v>
+        <v>5319940.25</v>
       </c>
       <c r="J14" s="32">
-        <v>713.91469222743876</v>
+        <v>1390.4705305802404</v>
       </c>
       <c r="K14" s="28"/>
       <c r="L14" s="31">
-        <v>9139</v>
+        <v>9206</v>
       </c>
       <c r="M14" s="32">
-        <v>6075640.6099999994</v>
+        <v>11909500.18</v>
       </c>
       <c r="N14" s="32">
-        <v>664.80365576102406</v>
+        <v>1293.6671931349119</v>
       </c>
       <c r="O14" s="23"/>
     </row>
     <row r="15" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="23"/>
       <c r="B15" s="30" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="25"/>
       <c r="D15" s="31">
-        <v>3406</v>
+        <v>3451</v>
       </c>
       <c r="E15" s="32">
-        <v>2104326.71</v>
+        <v>4230598.57</v>
       </c>
       <c r="F15" s="32">
-        <v>617.82933352906639</v>
+        <v>1225.9051202549986</v>
       </c>
       <c r="G15" s="28"/>
       <c r="H15" s="31">
-        <v>3113</v>
+        <v>3088</v>
       </c>
       <c r="I15" s="32">
-        <v>2115425.58</v>
+        <v>4182449.89</v>
       </c>
       <c r="J15" s="32">
-        <v>679.54564086090591</v>
+        <v>1354.420301165803</v>
       </c>
       <c r="K15" s="28"/>
       <c r="L15" s="31">
-        <v>6519</v>
+        <v>6539</v>
       </c>
       <c r="M15" s="32">
-        <v>4219752.29</v>
+        <v>8413048.4600000009</v>
       </c>
       <c r="N15" s="32">
-        <v>647.30055069795981</v>
+        <v>1286.5955742468268</v>
       </c>
       <c r="O15" s="23"/>
     </row>
     <row r="16" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="23"/>
       <c r="B16" s="30" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="25"/>
       <c r="D16" s="31">
-        <v>2846</v>
+        <v>2906</v>
       </c>
       <c r="E16" s="32">
-        <v>1982099.85</v>
+        <v>3706896.09</v>
       </c>
       <c r="F16" s="32">
-        <v>696.45110681658468</v>
+        <v>1275.6008568479008</v>
       </c>
       <c r="G16" s="28"/>
       <c r="H16" s="31">
-        <v>2196</v>
+        <v>2192</v>
       </c>
       <c r="I16" s="32">
-        <v>1617077.48</v>
+        <v>3165513.06</v>
       </c>
       <c r="J16" s="32">
-        <v>736.37408014571952</v>
+        <v>1444.1209215328468</v>
       </c>
       <c r="K16" s="28"/>
       <c r="L16" s="31">
-        <v>5042</v>
+        <v>5098</v>
       </c>
       <c r="M16" s="32">
-        <v>3599177.33</v>
+        <v>6872409.1500000004</v>
       </c>
       <c r="N16" s="32">
-        <v>713.839216580722</v>
+        <v>1348.0598568065909</v>
       </c>
       <c r="O16" s="23"/>
     </row>
     <row r="17" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="23"/>
       <c r="B17" s="30" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="25"/>
       <c r="D17" s="31">
-        <v>13977</v>
+        <v>14139</v>
       </c>
       <c r="E17" s="32">
-        <v>8890620.2899999991</v>
+        <v>17280409.43</v>
       </c>
       <c r="F17" s="32">
-        <v>636.08931029548535</v>
+        <v>1222.1804533559657</v>
       </c>
       <c r="G17" s="28"/>
       <c r="H17" s="31">
-        <v>6387</v>
+        <v>6403</v>
       </c>
       <c r="I17" s="32">
-        <v>4566655.6399999997</v>
+        <v>8778975.25</v>
       </c>
       <c r="J17" s="32">
-        <v>714.992271802098</v>
+        <v>1371.0721927221614</v>
       </c>
       <c r="K17" s="28"/>
       <c r="L17" s="31">
-        <v>20364</v>
+        <v>20542</v>
       </c>
       <c r="M17" s="32">
-        <v>13457275.93</v>
+        <v>26059384.68</v>
       </c>
       <c r="N17" s="32">
-        <v>660.83657090944803</v>
+        <v>1268.5904332586895</v>
       </c>
       <c r="O17" s="23"/>
     </row>
     <row r="18" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="23"/>
       <c r="B18" s="33" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="25"/>
       <c r="D18" s="31">
-        <v>12781</v>
+        <v>13067</v>
       </c>
       <c r="E18" s="32">
-        <v>8519918.75</v>
+        <v>16170515.93</v>
       </c>
       <c r="F18" s="32">
-        <v>666.60814881464671</v>
+        <v>1237.5079153593019</v>
       </c>
       <c r="G18" s="28"/>
       <c r="H18" s="31">
-        <v>8440</v>
+        <v>8516</v>
       </c>
       <c r="I18" s="32">
-        <v>6197564.5700000003</v>
+        <v>11831000.49</v>
       </c>
       <c r="J18" s="32">
-        <v>734.30859834123225</v>
+        <v>1389.2673191639267</v>
       </c>
       <c r="K18" s="28"/>
       <c r="L18" s="31">
-        <v>21221</v>
+        <v>21583</v>
       </c>
       <c r="M18" s="32">
-        <v>14717483.32</v>
+        <v>28001516.420000002</v>
       </c>
       <c r="N18" s="32">
-        <v>693.53392017341309</v>
+        <v>1297.3875930130196</v>
       </c>
       <c r="O18" s="23"/>
     </row>
     <row r="19" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="25"/>
       <c r="B19" s="34" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="25"/>
       <c r="D19" s="35">
-        <v>5109</v>
+        <v>5149</v>
       </c>
       <c r="E19" s="36">
-        <v>3159604.3899999997</v>
+        <v>6264137.4399999995</v>
       </c>
       <c r="F19" s="36">
-        <v>618.43890976707769</v>
+        <v>1216.5735948727906</v>
       </c>
       <c r="G19" s="28"/>
       <c r="H19" s="35">
-        <v>2357</v>
+        <v>2364</v>
       </c>
       <c r="I19" s="36">
-        <v>1641604.03</v>
+        <v>3273103</v>
       </c>
       <c r="J19" s="36">
-        <v>696.48028425965208</v>
+        <v>1384.561336717428</v>
       </c>
       <c r="K19" s="28"/>
       <c r="L19" s="35">
-        <v>7466</v>
+        <v>7513</v>
       </c>
       <c r="M19" s="36">
-        <v>4801208.42</v>
+        <v>9537240.4399999995</v>
       </c>
       <c r="N19" s="36">
-        <v>643.07640235735334</v>
+        <v>1269.4317103686942</v>
       </c>
       <c r="O19" s="25"/>
     </row>
     <row r="20" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23"/>
       <c r="B20" s="30" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="25"/>
       <c r="D20" s="31">
-        <v>1039</v>
+        <v>1045</v>
       </c>
       <c r="E20" s="32">
-        <v>637952.67999999993</v>
+        <v>1260268.46</v>
       </c>
       <c r="F20" s="32">
-        <v>614.0064292589027</v>
+        <v>1205.9985263157894</v>
       </c>
       <c r="G20" s="28"/>
       <c r="H20" s="31">
         <v>545</v>
       </c>
       <c r="I20" s="32">
-        <v>374313.42</v>
+        <v>749025.61</v>
       </c>
       <c r="J20" s="32">
-        <v>686.81361467889906</v>
+        <v>1374.3589174311926</v>
       </c>
       <c r="K20" s="28"/>
       <c r="L20" s="31">
-        <v>1584</v>
+        <v>1590</v>
       </c>
       <c r="M20" s="32">
-        <v>1012266.0999999999</v>
+        <v>2009294.0699999998</v>
       </c>
       <c r="N20" s="32">
-        <v>639.05688131313127</v>
+        <v>1263.7069622641509</v>
       </c>
       <c r="O20" s="23"/>
     </row>
     <row r="21" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="23"/>
       <c r="B21" s="30" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="25"/>
       <c r="D21" s="31">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="E21" s="32">
-        <v>277247.51</v>
+        <v>546359.88</v>
       </c>
       <c r="F21" s="32">
-        <v>623.02811235955062</v>
+        <v>1230.5402702702702</v>
       </c>
       <c r="G21" s="28"/>
       <c r="H21" s="31">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="I21" s="32">
-        <v>116897.78</v>
+        <v>234821.92</v>
       </c>
       <c r="J21" s="32">
-        <v>675.70971098265898</v>
+        <v>1365.2437209302327</v>
       </c>
       <c r="K21" s="28"/>
       <c r="L21" s="31">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="M21" s="32">
-        <v>394145.29000000004</v>
+        <v>781181.8</v>
       </c>
       <c r="N21" s="32">
-        <v>637.77555016181236</v>
+        <v>1268.1522727272727</v>
       </c>
       <c r="O21" s="23"/>
     </row>
     <row r="22" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="23"/>
       <c r="B22" s="30" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="25"/>
       <c r="D22" s="31">
-        <v>3625</v>
+        <v>3660</v>
       </c>
       <c r="E22" s="32">
-        <v>2244404.2000000002</v>
+        <v>4457509.1000000006</v>
       </c>
       <c r="F22" s="32">
-        <v>619.14598620689662</v>
+        <v>1217.8986612021858</v>
       </c>
       <c r="G22" s="28"/>
       <c r="H22" s="31">
-        <v>1639</v>
+        <v>1647</v>
       </c>
       <c r="I22" s="32">
-        <v>1150392.83</v>
+        <v>2289255.4700000002</v>
       </c>
       <c r="J22" s="32">
-        <v>701.88702257474074</v>
+        <v>1389.9547480267154</v>
       </c>
       <c r="K22" s="28"/>
       <c r="L22" s="31">
-        <v>5264</v>
+        <v>5307</v>
       </c>
       <c r="M22" s="32">
-        <v>3394797.0300000003</v>
+        <v>6746764.5700000003</v>
       </c>
       <c r="N22" s="32">
-        <v>644.9082503799392</v>
+        <v>1271.2953778029018</v>
       </c>
       <c r="O22" s="23"/>
     </row>
     <row r="23" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="25"/>
       <c r="B23" s="34" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="25"/>
       <c r="D23" s="35">
-        <v>6102</v>
+        <v>6149</v>
       </c>
       <c r="E23" s="36">
-        <v>3994742.0100000002</v>
+        <v>7650002.3099999996</v>
       </c>
       <c r="F23" s="36">
-        <v>654.66109636184865</v>
+        <v>1244.1051081476662</v>
       </c>
       <c r="G23" s="28"/>
       <c r="H23" s="35">
-        <v>3214</v>
+        <v>3228</v>
       </c>
       <c r="I23" s="36">
-        <v>2240515.4900000002</v>
+        <v>4489892.74</v>
       </c>
       <c r="J23" s="36">
-        <v>697.11122899813324</v>
+        <v>1390.920923172243</v>
       </c>
       <c r="K23" s="28"/>
       <c r="L23" s="35">
-        <v>9316</v>
+        <v>9377</v>
       </c>
       <c r="M23" s="36">
-        <v>6235257.5</v>
+        <v>12139895.050000001</v>
       </c>
       <c r="N23" s="36">
-        <v>669.3063009875483</v>
+        <v>1294.6459475311933</v>
       </c>
       <c r="O23" s="25"/>
     </row>
     <row r="24" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="23"/>
       <c r="B24" s="34" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="25"/>
       <c r="D24" s="35">
-        <v>6006</v>
+        <v>6087</v>
       </c>
       <c r="E24" s="36">
-        <v>3761196.9899999998</v>
+        <v>7388424.4800000004</v>
       </c>
       <c r="F24" s="36">
-        <v>626.23992507492505</v>
+        <v>1213.803923114835</v>
       </c>
       <c r="G24" s="28"/>
       <c r="H24" s="35">
-        <v>2316</v>
+        <v>2299</v>
       </c>
       <c r="I24" s="36">
-        <v>1637608.77</v>
+        <v>3159598.48</v>
       </c>
       <c r="J24" s="36">
-        <v>707.08496113989634</v>
+        <v>1374.3360069595476</v>
       </c>
       <c r="K24" s="28"/>
       <c r="L24" s="35">
-        <v>8322</v>
+        <v>8386</v>
       </c>
       <c r="M24" s="36">
-        <v>5398805.7599999998</v>
+        <v>10548022.960000001</v>
       </c>
       <c r="N24" s="36">
-        <v>648.73897620764239</v>
+        <v>1257.8133746720725</v>
       </c>
       <c r="O24" s="23"/>
     </row>
     <row r="25" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="25"/>
       <c r="B25" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="25"/>
       <c r="D25" s="35">
-        <v>25649</v>
+        <v>25840</v>
       </c>
       <c r="E25" s="36">
-        <v>16009451.439999999</v>
+        <v>32078786.5</v>
       </c>
       <c r="F25" s="36">
-        <v>624.17448789426487</v>
+        <v>1241.4391060371518</v>
       </c>
       <c r="G25" s="28"/>
       <c r="H25" s="35">
-        <v>16095</v>
+        <v>16020</v>
       </c>
       <c r="I25" s="36">
-        <v>11003427.9</v>
+        <v>21434569.289999999</v>
       </c>
       <c r="J25" s="36">
-        <v>683.65504193849029</v>
+        <v>1337.9880955056178</v>
       </c>
       <c r="K25" s="28"/>
       <c r="L25" s="35">
-        <v>41744</v>
+        <v>41860</v>
       </c>
       <c r="M25" s="36">
-        <v>27012879.34</v>
+        <v>53513355.789999999</v>
       </c>
       <c r="N25" s="36">
-        <v>647.10807157914905</v>
+        <v>1278.388814859054</v>
       </c>
       <c r="O25" s="25"/>
     </row>
     <row r="26" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="23"/>
       <c r="B26" s="30" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="25"/>
       <c r="D26" s="31">
-        <v>11490</v>
+        <v>11606</v>
       </c>
       <c r="E26" s="32">
-        <v>7025432.9799999995</v>
+        <v>14148709.449999999</v>
       </c>
       <c r="F26" s="32">
-        <v>611.43890165361177</v>
+        <v>1219.0857702912285</v>
       </c>
       <c r="G26" s="38"/>
       <c r="H26" s="31">
-        <v>6311</v>
+        <v>6275</v>
       </c>
       <c r="I26" s="32">
-        <v>4200282.92</v>
+        <v>8260678.3499999996</v>
       </c>
       <c r="J26" s="32">
-        <v>665.5495040405641</v>
+        <v>1316.4427649402389</v>
       </c>
       <c r="K26" s="38"/>
       <c r="L26" s="31">
-        <v>17801</v>
+        <v>17881</v>
       </c>
       <c r="M26" s="32">
-        <v>11225715.899999999</v>
+        <v>22409387.799999997</v>
       </c>
       <c r="N26" s="32">
-        <v>630.62276838379853</v>
+        <v>1253.2513729657176</v>
       </c>
       <c r="O26" s="23"/>
     </row>
     <row r="27" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="25"/>
       <c r="B27" s="30" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="25"/>
       <c r="D27" s="31">
-        <v>14159</v>
+        <v>14234</v>
       </c>
       <c r="E27" s="32">
-        <v>8984018.459999999</v>
+        <v>17930077.050000001</v>
       </c>
       <c r="F27" s="32">
-        <v>634.50939049367889</v>
+        <v>1259.6653821835043</v>
       </c>
       <c r="G27" s="38"/>
       <c r="H27" s="31">
-        <v>9784</v>
+        <v>9745</v>
       </c>
       <c r="I27" s="32">
-        <v>6803144.9800000004</v>
+        <v>13173890.939999999</v>
       </c>
       <c r="J27" s="32">
-        <v>695.33370605069501</v>
+        <v>1351.8615638789122</v>
       </c>
       <c r="K27" s="38"/>
       <c r="L27" s="31">
-        <v>23943</v>
+        <v>23979</v>
       </c>
       <c r="M27" s="32">
-        <v>15787163.439999999</v>
+        <v>31103967.990000002</v>
       </c>
       <c r="N27" s="32">
-        <v>659.36446727644818</v>
+        <v>1297.133658200926</v>
       </c>
       <c r="O27" s="25"/>
     </row>
     <row r="28" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="23"/>
       <c r="B28" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="25"/>
       <c r="D28" s="35">
-        <v>4525</v>
+        <v>4569</v>
       </c>
       <c r="E28" s="36">
-        <v>2755027.45</v>
+        <v>5431178.7700000005</v>
       </c>
       <c r="F28" s="36">
-        <v>608.84584530386746</v>
+        <v>1188.7018537973299</v>
       </c>
       <c r="G28" s="28"/>
       <c r="H28" s="35">
-        <v>2823</v>
+        <v>2813</v>
       </c>
       <c r="I28" s="36">
-        <v>1973766.9</v>
+        <v>3870467.47</v>
       </c>
       <c r="J28" s="36">
-        <v>699.17353878852282</v>
+        <v>1375.9216032705297</v>
       </c>
       <c r="K28" s="28"/>
       <c r="L28" s="35">
-        <v>7348</v>
+        <v>7382</v>
       </c>
       <c r="M28" s="36">
-        <v>4728794.3499999996</v>
+        <v>9301646.2400000002</v>
       </c>
       <c r="N28" s="36">
-        <v>643.54849618943922</v>
+        <v>1260.0441939853699</v>
       </c>
       <c r="O28" s="23"/>
     </row>
     <row r="29" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="23"/>
       <c r="B29" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="25"/>
       <c r="D29" s="35">
-        <v>14156</v>
+        <v>14282</v>
       </c>
       <c r="E29" s="36">
-        <v>8827696.2599999998</v>
+        <v>17390774.430000003</v>
       </c>
       <c r="F29" s="36">
-        <v>623.60103560327775</v>
+        <v>1217.6708045091725</v>
       </c>
       <c r="G29" s="28"/>
       <c r="H29" s="35">
-        <v>7823</v>
+        <v>7752</v>
       </c>
       <c r="I29" s="36">
-        <v>5380869.29</v>
+        <v>10488046.08</v>
       </c>
       <c r="J29" s="36">
-        <v>687.82682986066732</v>
+        <v>1352.947120743034</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="35">
-        <v>21979</v>
+        <v>22034</v>
       </c>
       <c r="M29" s="36">
-        <v>14208565.550000001</v>
+        <v>27878820.510000005</v>
       </c>
       <c r="N29" s="36">
-        <v>646.46096501205704</v>
+        <v>1265.2637065444317</v>
       </c>
       <c r="O29" s="23"/>
     </row>
     <row r="30" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="25"/>
       <c r="B30" s="30" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="39"/>
       <c r="D30" s="31">
-        <v>1260</v>
+        <v>1271</v>
       </c>
       <c r="E30" s="32">
-        <v>780398.21000000008</v>
+        <v>1532860.5499999998</v>
       </c>
       <c r="F30" s="32">
-        <v>619.36365873015882</v>
+        <v>1206.02718332022</v>
       </c>
       <c r="G30" s="38"/>
       <c r="H30" s="31">
-        <v>789</v>
+        <v>800</v>
       </c>
       <c r="I30" s="32">
-        <v>554040.68999999994</v>
+        <v>1070362.1499999999</v>
       </c>
       <c r="J30" s="32">
-        <v>702.20619771863107</v>
+        <v>1337.9526874999999</v>
       </c>
       <c r="K30" s="38"/>
       <c r="L30" s="31">
-        <v>2049</v>
+        <v>2071</v>
       </c>
       <c r="M30" s="32">
-        <v>1334438.8999999999</v>
+        <v>2603222.6999999997</v>
       </c>
       <c r="N30" s="32">
-        <v>651.26349438750606</v>
+        <v>1256.9882665379043</v>
       </c>
       <c r="O30" s="25"/>
     </row>
     <row r="31" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="23"/>
       <c r="B31" s="30" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="39"/>
       <c r="D31" s="31">
-        <v>1422</v>
+        <v>1458</v>
       </c>
       <c r="E31" s="32">
-        <v>921893.27999999991</v>
+        <v>1820519.24</v>
       </c>
       <c r="F31" s="32">
-        <v>648.30751054852317</v>
+        <v>1248.6414540466392</v>
       </c>
       <c r="G31" s="38"/>
       <c r="H31" s="31">
-        <v>1111</v>
+        <v>1098</v>
       </c>
       <c r="I31" s="32">
-        <v>753254.82</v>
+        <v>1459017.25</v>
       </c>
       <c r="J31" s="32">
-        <v>677.99713771377128</v>
+        <v>1328.7953096539163</v>
       </c>
       <c r="K31" s="38"/>
       <c r="L31" s="31">
-        <v>2533</v>
+        <v>2556</v>
       </c>
       <c r="M31" s="32">
-        <v>1675148.0999999999</v>
+        <v>3279536.49</v>
       </c>
       <c r="N31" s="32">
-        <v>661.32968811685748</v>
+        <v>1283.0737441314554</v>
       </c>
       <c r="O31" s="23"/>
     </row>
     <row r="32" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="25"/>
       <c r="B32" s="30" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="39"/>
       <c r="D32" s="31">
-        <v>2579</v>
+        <v>2590</v>
       </c>
       <c r="E32" s="32">
-        <v>1603518.7599999998</v>
+        <v>3142591.4699999997</v>
       </c>
       <c r="F32" s="32">
-        <v>621.75989143078709</v>
+        <v>1213.3557799227799</v>
       </c>
       <c r="G32" s="38"/>
       <c r="H32" s="31">
-        <v>1461</v>
+        <v>1441</v>
       </c>
       <c r="I32" s="32">
-        <v>998910.39</v>
+        <v>1944495.53</v>
       </c>
       <c r="J32" s="32">
-        <v>683.71689938398356</v>
+        <v>1349.4070298403885</v>
       </c>
       <c r="K32" s="38"/>
       <c r="L32" s="31">
-        <v>4040</v>
+        <v>4031</v>
       </c>
       <c r="M32" s="32">
-        <v>2602429.15</v>
+        <v>5087087</v>
       </c>
       <c r="N32" s="32">
-        <v>644.16563118811882</v>
+        <v>1261.9913172909949</v>
       </c>
       <c r="O32" s="25"/>
     </row>
     <row r="33" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="23"/>
       <c r="B33" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="39"/>
       <c r="D33" s="31">
-        <v>1104</v>
+        <v>1113</v>
       </c>
       <c r="E33" s="32">
-        <v>692506.15999999992</v>
+        <v>1364783.23</v>
       </c>
       <c r="F33" s="32">
-        <v>627.27007246376809</v>
+        <v>1226.2203324348607</v>
       </c>
       <c r="G33" s="38"/>
       <c r="H33" s="31">
-        <v>604</v>
+        <v>593</v>
       </c>
       <c r="I33" s="32">
-        <v>412803.5</v>
+        <v>805710.22</v>
       </c>
       <c r="J33" s="32">
-        <v>683.44950331125824</v>
+        <v>1358.7018887015176</v>
       </c>
       <c r="K33" s="38"/>
       <c r="L33" s="31">
-        <v>1708</v>
+        <v>1706</v>
       </c>
       <c r="M33" s="32">
-        <v>1105309.6599999999</v>
+        <v>2170493.4500000002</v>
       </c>
       <c r="N33" s="32">
-        <v>647.13680327868849</v>
+        <v>1272.2704865181713</v>
       </c>
       <c r="O33" s="23"/>
     </row>
     <row r="34" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="23"/>
       <c r="B34" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="39"/>
       <c r="D34" s="31">
-        <v>2531</v>
+        <v>2568</v>
       </c>
       <c r="E34" s="32">
-        <v>1577840.18</v>
+        <v>3155223.3499999996</v>
       </c>
       <c r="F34" s="32">
-        <v>623.40583958909519</v>
+        <v>1228.6695288161993</v>
       </c>
       <c r="G34" s="38"/>
       <c r="H34" s="31">
-        <v>1402</v>
+        <v>1382</v>
       </c>
       <c r="I34" s="32">
-        <v>991673.06</v>
+        <v>1940951.1</v>
       </c>
       <c r="J34" s="32">
-        <v>707.3274322396577</v>
+        <v>1404.4508683068018</v>
       </c>
       <c r="K34" s="38"/>
       <c r="L34" s="31">
-        <v>3933</v>
+        <v>3950</v>
       </c>
       <c r="M34" s="32">
-        <v>2569513.2400000002</v>
+        <v>5096174.4499999993</v>
       </c>
       <c r="N34" s="32">
-        <v>653.32144419018562</v>
+        <v>1290.1707468354427</v>
       </c>
       <c r="O34" s="23"/>
     </row>
     <row r="35" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="23"/>
       <c r="B35" s="30" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="39"/>
       <c r="D35" s="31">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="E35" s="32">
-        <v>397141.48000000004</v>
+        <v>766410.22</v>
       </c>
       <c r="F35" s="32">
-        <v>623.45601255886982</v>
+        <v>1195.6477691107643</v>
       </c>
       <c r="G35" s="38"/>
       <c r="H35" s="31">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="I35" s="32">
-        <v>239787.74</v>
+        <v>472031.14</v>
       </c>
       <c r="J35" s="32">
-        <v>687.07088825214896</v>
+        <v>1344.8180626780627</v>
       </c>
       <c r="K35" s="38"/>
       <c r="L35" s="31">
-        <v>986</v>
+        <v>992</v>
       </c>
       <c r="M35" s="32">
-        <v>636929.22</v>
+        <v>1238441.3599999999</v>
       </c>
       <c r="N35" s="32">
-        <v>645.97283975659229</v>
+        <v>1248.4287903225804</v>
       </c>
       <c r="O35" s="23"/>
     </row>
     <row r="36" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="23"/>
       <c r="B36" s="30" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="39"/>
       <c r="D36" s="31">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="E36" s="32">
-        <v>212891.79</v>
+        <v>410928.7</v>
       </c>
       <c r="F36" s="32">
-        <v>633.60651785714288</v>
+        <v>1230.3254491017965</v>
       </c>
       <c r="G36" s="38"/>
       <c r="H36" s="31">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="I36" s="32">
-        <v>86684.52</v>
+        <v>163161.16</v>
       </c>
       <c r="J36" s="32">
-        <v>704.75219512195122</v>
+        <v>1337.3865573770493</v>
       </c>
       <c r="K36" s="38"/>
       <c r="L36" s="31">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="M36" s="32">
-        <v>299576.31</v>
+        <v>574089.86</v>
       </c>
       <c r="N36" s="32">
-        <v>652.67169934640526</v>
+        <v>1258.9689912280701</v>
       </c>
       <c r="O36" s="23"/>
     </row>
     <row r="37" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="23"/>
       <c r="B37" s="30" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="39"/>
       <c r="D37" s="31">
-        <v>2870</v>
+        <v>2865</v>
       </c>
       <c r="E37" s="32">
-        <v>1763557.1199999999</v>
+        <v>3456608.65</v>
       </c>
       <c r="F37" s="32">
-        <v>614.47983275261322</v>
+        <v>1206.4951657940662</v>
       </c>
       <c r="G37" s="38"/>
       <c r="H37" s="31">
-        <v>1289</v>
+        <v>1272</v>
       </c>
       <c r="I37" s="32">
-        <v>869447.43</v>
+        <v>1702695.72</v>
       </c>
       <c r="J37" s="32">
-        <v>674.51313421256793</v>
+        <v>1338.5972641509434</v>
       </c>
       <c r="K37" s="38"/>
       <c r="L37" s="31">
-        <v>4159</v>
+        <v>4137</v>
       </c>
       <c r="M37" s="32">
-        <v>2633004.5499999998</v>
+        <v>5159304.37</v>
       </c>
       <c r="N37" s="32">
-        <v>633.08597018514058</v>
+        <v>1247.1124897268553</v>
       </c>
       <c r="O37" s="23"/>
     </row>
     <row r="38" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="23"/>
       <c r="B38" s="30" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="39"/>
       <c r="D38" s="31">
-        <v>1417</v>
+        <v>1442</v>
       </c>
       <c r="E38" s="32">
-        <v>877949.28</v>
+        <v>1740849.02</v>
       </c>
       <c r="F38" s="32">
-        <v>619.58311926605506</v>
+        <v>1207.2461997226076</v>
       </c>
       <c r="G38" s="38"/>
       <c r="H38" s="31">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="I38" s="32">
-        <v>474267.14</v>
+        <v>929621.81</v>
       </c>
       <c r="J38" s="32">
-        <v>682.39876258992808</v>
+        <v>1341.4456132756134</v>
       </c>
       <c r="K38" s="38"/>
       <c r="L38" s="31">
-        <v>2112</v>
+        <v>2135</v>
       </c>
       <c r="M38" s="32">
-        <v>1352216.42</v>
+        <v>2670470.83</v>
       </c>
       <c r="N38" s="32">
-        <v>640.25398674242422</v>
+        <v>1250.8060093676816</v>
       </c>
       <c r="O38" s="23"/>
     </row>
     <row r="39" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="23"/>
       <c r="B39" s="34" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="25"/>
       <c r="D39" s="35">
-        <v>12179</v>
+        <v>12218</v>
       </c>
       <c r="E39" s="36">
-        <v>7565552.2400000002</v>
+        <v>14735504.969999999</v>
       </c>
       <c r="F39" s="36">
-        <v>621.19650546021842</v>
+        <v>1206.0488598788672</v>
       </c>
       <c r="G39" s="28"/>
       <c r="H39" s="35">
-        <v>8337</v>
+        <v>8336</v>
       </c>
       <c r="I39" s="36">
-        <v>5803847.8300000001</v>
+        <v>11366845.41</v>
       </c>
       <c r="J39" s="36">
-        <v>696.15543121026747</v>
+        <v>1363.5851019673705</v>
       </c>
       <c r="K39" s="28"/>
       <c r="L39" s="35">
-        <v>20516</v>
+        <v>20554</v>
       </c>
       <c r="M39" s="36">
-        <v>13369400.07</v>
+        <v>26102350.379999999</v>
       </c>
       <c r="N39" s="36">
-        <v>651.65724653928646</v>
+        <v>1269.9401761214363</v>
       </c>
       <c r="O39" s="23"/>
     </row>
     <row r="40" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="23"/>
       <c r="B40" s="30" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="39"/>
       <c r="D40" s="31">
-        <v>2346</v>
+        <v>2344</v>
       </c>
       <c r="E40" s="32">
-        <v>1420545.48</v>
+        <v>2806239.46</v>
       </c>
       <c r="F40" s="32">
-        <v>605.51810741687984</v>
+        <v>1197.2011348122867</v>
       </c>
       <c r="G40" s="38"/>
       <c r="H40" s="31">
-        <v>2006</v>
+        <v>1990</v>
       </c>
       <c r="I40" s="32">
-        <v>1359489.78</v>
+        <v>2671141.4700000002</v>
       </c>
       <c r="J40" s="32">
-        <v>677.71175473579262</v>
+        <v>1342.2821457286434</v>
       </c>
       <c r="K40" s="38"/>
       <c r="L40" s="31">
-        <v>4352</v>
+        <v>4334</v>
       </c>
       <c r="M40" s="32">
-        <v>2780035.26</v>
+        <v>5477380.9299999997</v>
       </c>
       <c r="N40" s="32">
-        <v>638.7948667279411</v>
+        <v>1263.8165505306874</v>
       </c>
       <c r="O40" s="23"/>
     </row>
     <row r="41" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="23"/>
       <c r="B41" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C41" s="39"/>
       <c r="D41" s="31">
-        <v>3212</v>
+        <v>3230</v>
       </c>
       <c r="E41" s="32">
-        <v>1978895.3199999998</v>
+        <v>3889025.3</v>
       </c>
       <c r="F41" s="32">
-        <v>616.09443337484424</v>
+        <v>1204.0326006191949</v>
       </c>
       <c r="G41" s="38"/>
       <c r="H41" s="31">
-        <v>2057</v>
+        <v>2078</v>
       </c>
       <c r="I41" s="32">
-        <v>1436641.92</v>
+        <v>2873194.33</v>
       </c>
       <c r="J41" s="32">
-        <v>698.41610111813316</v>
+        <v>1382.6729210779597</v>
       </c>
       <c r="K41" s="38"/>
       <c r="L41" s="31">
-        <v>5269</v>
+        <v>5308</v>
       </c>
       <c r="M41" s="32">
-        <v>3415537.2399999998</v>
+        <v>6762219.6299999999</v>
       </c>
       <c r="N41" s="32">
-        <v>648.23253748339334</v>
+        <v>1273.9675263752827</v>
       </c>
       <c r="O41" s="23"/>
     </row>
     <row r="42" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="25"/>
       <c r="B42" s="30" t="s">
         <v>48</v>
       </c>
       <c r="C42" s="39"/>
       <c r="D42" s="31">
-        <v>1155</v>
+        <v>1161</v>
       </c>
       <c r="E42" s="32">
-        <v>711752.94</v>
+        <v>1411249</v>
       </c>
       <c r="F42" s="32">
-        <v>616.23631168831162</v>
+        <v>1215.5460809646856</v>
       </c>
       <c r="G42" s="38"/>
       <c r="H42" s="31">
-        <v>1008</v>
+        <v>1005</v>
       </c>
       <c r="I42" s="32">
-        <v>709977.3</v>
+        <v>1371939.04</v>
       </c>
       <c r="J42" s="32">
-        <v>704.34255952380954</v>
+        <v>1365.1134726368159</v>
       </c>
       <c r="K42" s="38"/>
       <c r="L42" s="31">
-        <v>2163</v>
+        <v>2166</v>
       </c>
       <c r="M42" s="32">
-        <v>1421730.24</v>
+        <v>2783188.04</v>
       </c>
       <c r="N42" s="32">
-        <v>657.29553398058249</v>
+        <v>1284.9436934441367</v>
       </c>
       <c r="O42" s="25"/>
     </row>
     <row r="43" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="23"/>
       <c r="B43" s="30" t="s">
         <v>49</v>
       </c>
       <c r="C43" s="39"/>
       <c r="D43" s="31">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="E43" s="32">
-        <v>637772.83000000007</v>
+        <v>1256552.6200000001</v>
       </c>
       <c r="F43" s="32">
-        <v>622.21739512195131</v>
+        <v>1221.1395724003889</v>
       </c>
       <c r="G43" s="38"/>
       <c r="H43" s="31">
-        <v>677</v>
+        <v>673</v>
       </c>
       <c r="I43" s="32">
-        <v>476544.12</v>
+        <v>945725.87</v>
       </c>
       <c r="J43" s="32">
-        <v>703.90564254062042</v>
+        <v>1405.2390341753344</v>
       </c>
       <c r="K43" s="38"/>
       <c r="L43" s="31">
         <v>1702</v>
       </c>
       <c r="M43" s="32">
-        <v>1114316.9500000002</v>
+        <v>2202278.4900000002</v>
       </c>
       <c r="N43" s="32">
-        <v>654.71031139835497</v>
+        <v>1293.9356580493538</v>
       </c>
       <c r="O43" s="23"/>
     </row>
     <row r="44" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="23"/>
       <c r="B44" s="40" t="s">
         <v>50</v>
       </c>
       <c r="C44" s="39"/>
       <c r="D44" s="41">
-        <v>4441</v>
+        <v>4454</v>
       </c>
       <c r="E44" s="42">
-        <v>2816585.67</v>
+        <v>5372438.5899999999</v>
       </c>
       <c r="F44" s="42">
-        <v>634.22329880657503</v>
+        <v>1206.2053412662774</v>
       </c>
       <c r="G44" s="38"/>
       <c r="H44" s="41">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="I44" s="42">
-        <v>1821194.71</v>
+        <v>3504844.7</v>
       </c>
       <c r="J44" s="42">
-        <v>703.43557744302814</v>
+        <v>1353.221891891892</v>
       </c>
       <c r="K44" s="38"/>
       <c r="L44" s="41">
-        <v>7030</v>
+        <v>7044</v>
       </c>
       <c r="M44" s="42">
-        <v>4637780.38</v>
+        <v>8877283.2899999991</v>
       </c>
       <c r="N44" s="42">
-        <v>659.71271408250357</v>
+        <v>1260.2616822827938</v>
       </c>
       <c r="O44" s="23"/>
     </row>
     <row r="45" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="3"/>
       <c r="B45" s="3"/>
       <c r="C45" s="3"/>
       <c r="D45" s="9"/>
       <c r="E45" s="43"/>
       <c r="F45" s="43"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="43"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="9"/>
       <c r="M45" s="43"/>
       <c r="N45" s="44" t="s">
         <v>51</v>
       </c>
       <c r="O45" s="3"/>
     </row>
     <row r="46" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="3"/>
       <c r="B46" s="3"/>
@@ -2947,1145 +2950,1145 @@
     </row>
     <row r="56" spans="1:15" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A56" s="3"/>
       <c r="B56" s="3"/>
       <c r="C56" s="3"/>
       <c r="D56" s="43"/>
       <c r="E56" s="48"/>
       <c r="F56" s="43"/>
       <c r="G56" s="9"/>
       <c r="H56" s="9"/>
       <c r="I56" s="43"/>
       <c r="J56" s="9"/>
       <c r="K56" s="9"/>
       <c r="L56" s="9"/>
       <c r="M56" s="43"/>
       <c r="N56" s="9"/>
       <c r="O56" s="3"/>
     </row>
     <row r="57" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="25"/>
       <c r="B57" s="24" t="s">
         <v>53</v>
       </c>
       <c r="C57" s="25"/>
       <c r="D57" s="26">
-        <v>44946</v>
+        <v>45702</v>
       </c>
       <c r="E57" s="27">
-        <v>27247870.82</v>
+        <v>55008846.229999997</v>
       </c>
       <c r="F57" s="27">
-        <v>606.2357233124194</v>
+        <v>1203.6419900660801</v>
       </c>
       <c r="G57" s="28"/>
       <c r="H57" s="26">
-        <v>24999</v>
+        <v>24977</v>
       </c>
       <c r="I57" s="27">
-        <v>17166950.789999999</v>
+        <v>32904602.280000001</v>
       </c>
       <c r="J57" s="27">
-        <v>686.70549981999272</v>
+        <v>1317.3960956079593</v>
       </c>
       <c r="K57" s="28"/>
       <c r="L57" s="26">
-        <v>69945</v>
+        <v>70679</v>
       </c>
       <c r="M57" s="27">
-        <v>44414821.609999999</v>
+        <v>87913448.50999999</v>
       </c>
       <c r="N57" s="27">
-        <v>634.99637729644724</v>
+        <v>1243.8411481486721</v>
       </c>
       <c r="O57" s="25"/>
     </row>
     <row r="58" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="23"/>
       <c r="B58" s="30" t="s">
         <v>54</v>
       </c>
       <c r="C58" s="39"/>
       <c r="D58" s="31">
-        <v>32144</v>
+        <v>32687</v>
       </c>
       <c r="E58" s="32">
-        <v>19492717.140000001</v>
+        <v>39301617.530000001</v>
       </c>
       <c r="F58" s="32">
-        <v>606.41852725236436</v>
+        <v>1202.362331507939</v>
       </c>
       <c r="G58" s="38"/>
       <c r="H58" s="31">
-        <v>17303</v>
+        <v>17299</v>
       </c>
       <c r="I58" s="32">
-        <v>11961196.26</v>
+        <v>22763824.390000001</v>
       </c>
       <c r="J58" s="32">
-        <v>691.27875281743047</v>
+        <v>1315.9040632406497</v>
       </c>
       <c r="K58" s="38"/>
       <c r="L58" s="31">
-        <v>49447</v>
+        <v>49986</v>
       </c>
       <c r="M58" s="32">
-        <v>31453913.399999999</v>
+        <v>62065441.920000002</v>
       </c>
       <c r="N58" s="32">
-        <v>636.11368536008251</v>
+        <v>1241.6565022206219</v>
       </c>
       <c r="O58" s="23"/>
     </row>
     <row r="59" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="23"/>
       <c r="B59" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C59" s="39"/>
       <c r="D59" s="31">
-        <v>4567</v>
+        <v>4622</v>
       </c>
       <c r="E59" s="32">
-        <v>2776187.8600000003</v>
+        <v>5585859.2299999995</v>
       </c>
       <c r="F59" s="32">
-        <v>607.87997810378806</v>
+        <v>1208.5372630895715</v>
       </c>
       <c r="G59" s="38"/>
       <c r="H59" s="31">
-        <v>2337</v>
+        <v>2328</v>
       </c>
       <c r="I59" s="32">
-        <v>1593688.08</v>
+        <v>3099024.46</v>
       </c>
       <c r="J59" s="32">
-        <v>681.93756097560981</v>
+        <v>1331.1960738831615</v>
       </c>
       <c r="K59" s="38"/>
       <c r="L59" s="31">
-        <v>6904</v>
+        <v>6950</v>
       </c>
       <c r="M59" s="32">
-        <v>4369875.9400000004</v>
+        <v>8684883.6899999995</v>
       </c>
       <c r="N59" s="32">
-        <v>632.94842699884134</v>
+        <v>1249.6235525179854</v>
       </c>
       <c r="O59" s="23"/>
     </row>
     <row r="60" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="23"/>
       <c r="B60" s="30" t="s">
         <v>56</v>
       </c>
       <c r="C60" s="39"/>
       <c r="D60" s="31">
-        <v>2569</v>
+        <v>2619</v>
       </c>
       <c r="E60" s="32">
-        <v>1563760.42</v>
+        <v>3201288.7399999998</v>
       </c>
       <c r="F60" s="32">
-        <v>608.70393927598286</v>
+        <v>1222.3324704085528</v>
       </c>
       <c r="G60" s="38"/>
       <c r="H60" s="31">
-        <v>1354</v>
+        <v>1344</v>
       </c>
       <c r="I60" s="32">
-        <v>922032.84</v>
+        <v>1788853.91</v>
       </c>
       <c r="J60" s="32">
-        <v>680.96960118168386</v>
+        <v>1330.9924925595237</v>
       </c>
       <c r="K60" s="38"/>
       <c r="L60" s="31">
-        <v>3923</v>
+        <v>3963</v>
       </c>
       <c r="M60" s="32">
-        <v>2485793.2599999998</v>
+        <v>4990142.6499999994</v>
       </c>
       <c r="N60" s="32">
-        <v>633.64600050981392</v>
+        <v>1259.1831062326519</v>
       </c>
       <c r="O60" s="23"/>
     </row>
     <row r="61" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="23"/>
       <c r="B61" s="30" t="s">
         <v>57</v>
       </c>
       <c r="C61" s="39"/>
       <c r="D61" s="31">
-        <v>5666</v>
+        <v>5774</v>
       </c>
       <c r="E61" s="32">
-        <v>3415205.4000000004</v>
+        <v>6920080.7300000004</v>
       </c>
       <c r="F61" s="32">
-        <v>602.75421814331105</v>
+        <v>1198.4899082092138</v>
       </c>
       <c r="G61" s="38"/>
       <c r="H61" s="31">
-        <v>4005</v>
+        <v>4006</v>
       </c>
       <c r="I61" s="32">
-        <v>2690033.61</v>
+        <v>5252899.5199999996</v>
       </c>
       <c r="J61" s="32">
-        <v>671.66881647940068</v>
+        <v>1311.2579930104841</v>
       </c>
       <c r="K61" s="38"/>
       <c r="L61" s="31">
-        <v>9671</v>
+        <v>9780</v>
       </c>
       <c r="M61" s="32">
-        <v>6105239.0099999998</v>
+        <v>12172980.25</v>
       </c>
       <c r="N61" s="32">
-        <v>631.29345569227587</v>
+        <v>1244.6810071574641</v>
       </c>
       <c r="O61" s="23"/>
     </row>
     <row r="62" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="25"/>
       <c r="B62" s="34" t="s">
         <v>58</v>
       </c>
       <c r="C62" s="25"/>
       <c r="D62" s="35">
-        <v>35974</v>
+        <v>36192</v>
       </c>
       <c r="E62" s="36">
-        <v>22364468.809999999</v>
+        <v>43730470.450000003</v>
       </c>
       <c r="F62" s="36">
-        <v>621.6842388947573</v>
+        <v>1208.2910712312114</v>
       </c>
       <c r="G62" s="28"/>
       <c r="H62" s="35">
-        <v>15376</v>
+        <v>15305</v>
       </c>
       <c r="I62" s="36">
-        <v>10622155.050000001</v>
+        <v>20496572.340000004</v>
       </c>
       <c r="J62" s="36">
-        <v>690.82694133714881</v>
+        <v>1339.2076014374391</v>
       </c>
       <c r="K62" s="28"/>
       <c r="L62" s="35">
-        <v>51350</v>
+        <v>51497</v>
       </c>
       <c r="M62" s="36">
-        <v>32986623.859999999</v>
+        <v>64227042.790000007</v>
       </c>
       <c r="N62" s="36">
-        <v>642.38800116845175</v>
+        <v>1247.1996968755464</v>
       </c>
       <c r="O62" s="25"/>
     </row>
     <row r="63" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="23"/>
       <c r="B63" s="30" t="s">
         <v>59</v>
       </c>
       <c r="C63" s="39"/>
       <c r="D63" s="31">
-        <v>15095</v>
+        <v>15232</v>
       </c>
       <c r="E63" s="32">
-        <v>9729817.0700000003</v>
+        <v>18650802.559999999</v>
       </c>
       <c r="F63" s="32">
-        <v>644.5721808545876</v>
+        <v>1224.4486974789916</v>
       </c>
       <c r="G63" s="38"/>
       <c r="H63" s="31">
-        <v>5088</v>
+        <v>5060</v>
       </c>
       <c r="I63" s="32">
-        <v>3543960.96</v>
+        <v>6764645.5</v>
       </c>
       <c r="J63" s="32">
-        <v>696.53320754716981</v>
+        <v>1336.8864624505929</v>
       </c>
       <c r="K63" s="38"/>
       <c r="L63" s="31">
-        <v>20183</v>
+        <v>20292</v>
       </c>
       <c r="M63" s="32">
-        <v>13273778.030000001</v>
+        <v>25415448.059999999</v>
       </c>
       <c r="N63" s="32">
-        <v>657.6712099291484</v>
+        <v>1252.4861058545239</v>
       </c>
       <c r="O63" s="23"/>
     </row>
     <row r="64" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="23"/>
       <c r="B64" s="30" t="s">
         <v>60</v>
       </c>
       <c r="C64" s="39"/>
       <c r="D64" s="31">
-        <v>2873</v>
+        <v>2906</v>
       </c>
       <c r="E64" s="32">
-        <v>1739242.88</v>
+        <v>3491917.37</v>
       </c>
       <c r="F64" s="32">
-        <v>605.3751757744518</v>
+        <v>1201.6233207157604</v>
       </c>
       <c r="G64" s="38"/>
       <c r="H64" s="31">
-        <v>1965</v>
+        <v>1971</v>
       </c>
       <c r="I64" s="32">
-        <v>1350337.45</v>
+        <v>2647166.87</v>
       </c>
       <c r="J64" s="32">
-        <v>687.194631043257</v>
+        <v>1343.0577727042112</v>
       </c>
       <c r="K64" s="38"/>
       <c r="L64" s="31">
-        <v>4838</v>
+        <v>4877</v>
       </c>
       <c r="M64" s="32">
-        <v>3089580.33</v>
+        <v>6139084.2400000002</v>
       </c>
       <c r="N64" s="32">
-        <v>638.60693054981402</v>
+        <v>1258.7829075251179</v>
       </c>
       <c r="O64" s="23"/>
     </row>
     <row r="65" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="23"/>
       <c r="B65" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C65" s="39"/>
       <c r="D65" s="31">
-        <v>18006</v>
+        <v>18054</v>
       </c>
       <c r="E65" s="32">
-        <v>10895408.859999999</v>
+        <v>21587750.52</v>
       </c>
       <c r="F65" s="32">
-        <v>605.09879262468064</v>
+        <v>1195.7322765038218</v>
       </c>
       <c r="G65" s="38"/>
       <c r="H65" s="31">
-        <v>8323</v>
+        <v>8274</v>
       </c>
       <c r="I65" s="32">
-        <v>5727856.6399999997</v>
+        <v>11084759.970000001</v>
       </c>
       <c r="J65" s="32">
-        <v>688.1961600384476</v>
+        <v>1339.7099311094996</v>
       </c>
       <c r="K65" s="38"/>
       <c r="L65" s="31">
-        <v>26329</v>
+        <v>26328</v>
       </c>
       <c r="M65" s="32">
-        <v>16623265.5</v>
+        <v>32672510.490000002</v>
       </c>
       <c r="N65" s="32">
-        <v>631.36714269436743</v>
+        <v>1240.979584092981</v>
       </c>
       <c r="O65" s="23"/>
     </row>
     <row r="66" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="25"/>
       <c r="B66" s="34" t="s">
         <v>62</v>
       </c>
       <c r="C66" s="25"/>
       <c r="D66" s="35">
-        <v>7948</v>
+        <v>8022</v>
       </c>
       <c r="E66" s="36">
-        <v>4927185.83</v>
+        <v>9783288.8300000001</v>
       </c>
       <c r="F66" s="36">
-        <v>619.92775918470056</v>
+        <v>1219.5573211169285</v>
       </c>
       <c r="G66" s="28"/>
       <c r="H66" s="35">
-        <v>4643</v>
+        <v>4644</v>
       </c>
       <c r="I66" s="36">
-        <v>3182590.3499999996</v>
+        <v>6331233.1799999997</v>
       </c>
       <c r="J66" s="36">
-        <v>685.45990738746491</v>
+        <v>1363.314638242894</v>
       </c>
       <c r="K66" s="28"/>
       <c r="L66" s="35">
-        <v>12591</v>
+        <v>12666</v>
       </c>
       <c r="M66" s="36">
-        <v>8109776.1799999997</v>
+        <v>16114522.01</v>
       </c>
       <c r="N66" s="36">
-        <v>644.0930966563418</v>
+        <v>1272.2660674246013</v>
       </c>
       <c r="O66" s="25"/>
     </row>
     <row r="67" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="23"/>
       <c r="B67" s="30" t="s">
         <v>63</v>
       </c>
       <c r="C67" s="39"/>
       <c r="D67" s="31">
-        <v>5282</v>
+        <v>5337</v>
       </c>
       <c r="E67" s="32">
-        <v>3266077.69</v>
+        <v>6514861.6600000001</v>
       </c>
       <c r="F67" s="32">
-        <v>618.34109996213556</v>
+        <v>1220.6973318343639</v>
       </c>
       <c r="G67" s="38"/>
       <c r="H67" s="31">
-        <v>2943</v>
+        <v>2932</v>
       </c>
       <c r="I67" s="32">
-        <v>2000038.64</v>
+        <v>3982874.6</v>
       </c>
       <c r="J67" s="32">
-        <v>679.59179068977232</v>
+        <v>1358.4156207366984</v>
       </c>
       <c r="K67" s="38"/>
       <c r="L67" s="31">
-        <v>8225</v>
+        <v>8269</v>
       </c>
       <c r="M67" s="32">
-        <v>5266116.33</v>
+        <v>10497736.26</v>
       </c>
       <c r="N67" s="32">
-        <v>640.25730455927055</v>
+        <v>1269.5291159753294</v>
       </c>
       <c r="O67" s="23"/>
     </row>
     <row r="68" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="23"/>
       <c r="B68" s="30" t="s">
         <v>64</v>
       </c>
       <c r="C68" s="39"/>
       <c r="D68" s="31">
-        <v>2666</v>
+        <v>2685</v>
       </c>
       <c r="E68" s="32">
-        <v>1661108.14</v>
+        <v>3268427.17</v>
       </c>
       <c r="F68" s="32">
-        <v>623.07132033008247</v>
+        <v>1217.2913109869646</v>
       </c>
       <c r="G68" s="38"/>
       <c r="H68" s="31">
-        <v>1700</v>
+        <v>1712</v>
       </c>
       <c r="I68" s="32">
-        <v>1182551.71</v>
+        <v>2348358.58</v>
       </c>
       <c r="J68" s="32">
-        <v>695.61865294117649</v>
+        <v>1371.7047780373832</v>
       </c>
       <c r="K68" s="38"/>
       <c r="L68" s="31">
-        <v>4366</v>
+        <v>4397</v>
       </c>
       <c r="M68" s="32">
-        <v>2843659.8499999996</v>
+        <v>5616785.75</v>
       </c>
       <c r="N68" s="32">
-        <v>651.31925103069159</v>
+        <v>1277.4131794405275</v>
       </c>
       <c r="O68" s="23"/>
     </row>
     <row r="69" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="25"/>
       <c r="B69" s="34" t="s">
         <v>65</v>
       </c>
       <c r="C69" s="25"/>
       <c r="D69" s="35">
-        <v>24599</v>
+        <v>24716</v>
       </c>
       <c r="E69" s="36">
-        <v>15311885.41</v>
+        <v>30256148.030000001</v>
       </c>
       <c r="F69" s="36">
-        <v>622.45966949876015</v>
+        <v>1224.1522912283542</v>
       </c>
       <c r="G69" s="28"/>
       <c r="H69" s="35">
-        <v>11898</v>
+        <v>11828</v>
       </c>
       <c r="I69" s="36">
-        <v>8198333.3800000008</v>
+        <v>15996875.689999999</v>
       </c>
       <c r="J69" s="36">
-        <v>689.05138510674067</v>
+        <v>1352.4582084883327</v>
       </c>
       <c r="K69" s="28"/>
       <c r="L69" s="35">
-        <v>36497</v>
+        <v>36544</v>
       </c>
       <c r="M69" s="36">
-        <v>23510218.789999999</v>
+        <v>46253023.719999999</v>
       </c>
       <c r="N69" s="36">
-        <v>644.16852864619011</v>
+        <v>1265.6803776269701</v>
       </c>
       <c r="O69" s="25"/>
     </row>
     <row r="70" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="23"/>
       <c r="B70" s="33" t="s">
         <v>66</v>
       </c>
       <c r="C70" s="25"/>
       <c r="D70" s="49">
-        <v>8985</v>
+        <v>9034</v>
       </c>
       <c r="E70" s="50">
-        <v>5530904.8899999997</v>
+        <v>10942393.92</v>
       </c>
       <c r="F70" s="50">
-        <v>615.57093934335001</v>
+        <v>1211.24572946646</v>
       </c>
       <c r="G70" s="28"/>
       <c r="H70" s="49">
-        <v>4318</v>
+        <v>4303</v>
       </c>
       <c r="I70" s="50">
-        <v>2958464.71</v>
+        <v>5736831.7000000002</v>
       </c>
       <c r="J70" s="50">
-        <v>685.14699166280684</v>
+        <v>1333.2167557518012</v>
       </c>
       <c r="K70" s="28"/>
       <c r="L70" s="49">
-        <v>13303</v>
+        <v>13337</v>
       </c>
       <c r="M70" s="50">
-        <v>8489369.5999999996</v>
+        <v>16679225.620000001</v>
       </c>
       <c r="N70" s="50">
-        <v>638.15452153649551</v>
+        <v>1250.5980070480618</v>
       </c>
       <c r="O70" s="23"/>
     </row>
     <row r="71" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="23"/>
       <c r="B71" s="30" t="s">
         <v>67</v>
       </c>
       <c r="C71" s="39"/>
       <c r="D71" s="31">
-        <v>2904</v>
+        <v>2874</v>
       </c>
       <c r="E71" s="32">
-        <v>1850084.12</v>
+        <v>3570643.0100000002</v>
       </c>
       <c r="F71" s="32">
-        <v>637.08130853994498</v>
+        <v>1242.3949234516353</v>
       </c>
       <c r="G71" s="38"/>
       <c r="H71" s="31">
-        <v>1233</v>
+        <v>1222</v>
       </c>
       <c r="I71" s="32">
-        <v>861944.48</v>
+        <v>1698704.81</v>
       </c>
       <c r="J71" s="32">
-        <v>699.06283860502833</v>
+        <v>1390.1021358428807</v>
       </c>
       <c r="K71" s="38"/>
       <c r="L71" s="31">
-        <v>4137</v>
+        <v>4096</v>
       </c>
       <c r="M71" s="32">
-        <v>2712028.6</v>
+        <v>5269347.82</v>
       </c>
       <c r="N71" s="32">
-        <v>655.55441140923381</v>
+        <v>1286.4618701171876</v>
       </c>
       <c r="O71" s="23"/>
     </row>
     <row r="72" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="23"/>
       <c r="B72" s="30" t="s">
         <v>68</v>
       </c>
       <c r="C72" s="39"/>
       <c r="D72" s="31">
-        <v>3379</v>
+        <v>3413</v>
       </c>
       <c r="E72" s="32">
-        <v>2125448.27</v>
+        <v>4205548.09</v>
       </c>
       <c r="F72" s="32">
-        <v>629.01694880142054</v>
+        <v>1232.2145004394961</v>
       </c>
       <c r="G72" s="38"/>
       <c r="H72" s="31">
-        <v>1736</v>
+        <v>1721</v>
       </c>
       <c r="I72" s="32">
-        <v>1186976.76</v>
+        <v>2314554.83</v>
       </c>
       <c r="J72" s="32">
-        <v>683.74237327188939</v>
+        <v>1344.8895002905288</v>
       </c>
       <c r="K72" s="38"/>
       <c r="L72" s="31">
-        <v>5115</v>
+        <v>5134</v>
       </c>
       <c r="M72" s="32">
-        <v>3312425.0300000003</v>
+        <v>6520102.9199999999</v>
       </c>
       <c r="N72" s="32">
-        <v>647.59042619745856</v>
+        <v>1269.9849863654072</v>
       </c>
       <c r="O72" s="23"/>
     </row>
     <row r="73" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="23"/>
       <c r="B73" s="30" t="s">
         <v>69</v>
       </c>
       <c r="C73" s="39"/>
       <c r="D73" s="31">
-        <v>9331</v>
+        <v>9395</v>
       </c>
       <c r="E73" s="32">
-        <v>5805448.1300000008</v>
+        <v>11537563.010000002</v>
       </c>
       <c r="F73" s="32">
-        <v>622.16784160325801</v>
+        <v>1228.0535401809475</v>
       </c>
       <c r="G73" s="38"/>
       <c r="H73" s="31">
-        <v>4611</v>
+        <v>4582</v>
       </c>
       <c r="I73" s="32">
-        <v>3190947.43</v>
+        <v>6246784.3499999996</v>
       </c>
       <c r="J73" s="32">
-        <v>692.02937106918239</v>
+        <v>1363.3313727629854</v>
       </c>
       <c r="K73" s="38"/>
       <c r="L73" s="31">
-        <v>13942</v>
+        <v>13977</v>
       </c>
       <c r="M73" s="32">
-        <v>8996395.5600000005</v>
+        <v>17784347.359999999</v>
       </c>
       <c r="N73" s="32">
-        <v>645.27295653421322</v>
+        <v>1272.40089861916</v>
       </c>
       <c r="O73" s="23"/>
     </row>
     <row r="74" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="25"/>
       <c r="B74" s="34" t="s">
         <v>70</v>
       </c>
       <c r="C74" s="25"/>
       <c r="D74" s="35">
-        <v>30171</v>
+        <v>30431</v>
       </c>
       <c r="E74" s="36">
-        <v>18839921.350000001</v>
+        <v>36942817.619999997</v>
       </c>
       <c r="F74" s="36">
-        <v>624.4380812700939</v>
+        <v>1213.9863172422858</v>
       </c>
       <c r="G74" s="28"/>
       <c r="H74" s="35">
-        <v>12746</v>
+        <v>12738</v>
       </c>
       <c r="I74" s="36">
-        <v>9255209.1799999997</v>
+        <v>17638170.5</v>
       </c>
       <c r="J74" s="36">
-        <v>726.12656362780479</v>
+        <v>1384.6891584236143</v>
       </c>
       <c r="K74" s="28"/>
       <c r="L74" s="35">
-        <v>42917</v>
+        <v>43169</v>
       </c>
       <c r="M74" s="36">
-        <v>28095130.530000001</v>
+        <v>54580988.119999997</v>
       </c>
       <c r="N74" s="36">
-        <v>654.63873360206912</v>
+        <v>1264.3560916398342</v>
       </c>
       <c r="O74" s="25"/>
     </row>
     <row r="75" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="23"/>
       <c r="B75" s="34" t="s">
         <v>71</v>
       </c>
       <c r="C75" s="25"/>
       <c r="D75" s="35">
-        <v>9644</v>
+        <v>9732</v>
       </c>
       <c r="E75" s="36">
-        <v>5937458.0199999996</v>
+        <v>11648029.670000002</v>
       </c>
       <c r="F75" s="36">
-        <v>615.66341974284524</v>
+        <v>1196.8793331278259</v>
       </c>
       <c r="G75" s="28"/>
       <c r="H75" s="35">
-        <v>7057</v>
+        <v>7050</v>
       </c>
       <c r="I75" s="36">
-        <v>4887088.7300000004</v>
+        <v>9725245.3200000003</v>
       </c>
       <c r="J75" s="36">
-        <v>692.51647017146104</v>
+        <v>1379.4674212765958</v>
       </c>
       <c r="K75" s="28"/>
       <c r="L75" s="35">
-        <v>16701</v>
+        <v>16782</v>
       </c>
       <c r="M75" s="36">
-        <v>10824546.75</v>
+        <v>21373274.990000002</v>
       </c>
       <c r="N75" s="36">
-        <v>648.13764145859534</v>
+        <v>1273.5833029436303</v>
       </c>
       <c r="O75" s="23"/>
     </row>
     <row r="76" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="25"/>
       <c r="B76" s="34" t="s">
         <v>72</v>
       </c>
       <c r="C76" s="25"/>
       <c r="D76" s="35">
-        <v>2364</v>
+        <v>2399</v>
       </c>
       <c r="E76" s="36">
-        <v>1430711.48</v>
+        <v>2889984.58</v>
       </c>
       <c r="F76" s="36">
-        <v>605.20790186125214</v>
+        <v>1204.6621842434347</v>
       </c>
       <c r="G76" s="28"/>
       <c r="H76" s="35">
-        <v>936</v>
+        <v>950</v>
       </c>
       <c r="I76" s="36">
-        <v>652521.01</v>
+        <v>1303468.0900000001</v>
       </c>
       <c r="J76" s="36">
-        <v>697.13783119658126</v>
+        <v>1372.0716736842105</v>
       </c>
       <c r="K76" s="28"/>
       <c r="L76" s="35">
-        <v>3300</v>
+        <v>3349</v>
       </c>
       <c r="M76" s="36">
-        <v>2083232.49</v>
+        <v>4193452.67</v>
       </c>
       <c r="N76" s="36">
-        <v>631.28257272727274</v>
+        <v>1252.1506927441028</v>
       </c>
       <c r="O76" s="25"/>
     </row>
     <row r="77" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="23"/>
       <c r="B77" s="34" t="s">
         <v>73</v>
       </c>
       <c r="C77" s="25"/>
       <c r="D77" s="35">
-        <v>8672</v>
+        <v>8863</v>
       </c>
       <c r="E77" s="36">
-        <v>5352960.38</v>
+        <v>10591502.02</v>
       </c>
       <c r="F77" s="36">
-        <v>617.26941651291509</v>
+        <v>1195.0244860656662</v>
       </c>
       <c r="G77" s="28"/>
       <c r="H77" s="35">
-        <v>5686</v>
+        <v>5726</v>
       </c>
       <c r="I77" s="36">
-        <v>3912682.8200000003</v>
+        <v>7776488.2400000002</v>
       </c>
       <c r="J77" s="36">
-        <v>688.12571579317625</v>
+        <v>1358.1013342647573</v>
       </c>
       <c r="K77" s="28"/>
       <c r="L77" s="35">
-        <v>14358</v>
+        <v>14589</v>
       </c>
       <c r="M77" s="36">
-        <v>9265643.1999999993</v>
+        <v>18367990.259999998</v>
       </c>
       <c r="N77" s="36">
-        <v>645.32965594093878</v>
+        <v>1259.0301089862223</v>
       </c>
       <c r="O77" s="23"/>
     </row>
     <row r="78" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="25"/>
       <c r="B78" s="33" t="s">
         <v>74</v>
       </c>
       <c r="C78" s="25"/>
       <c r="D78" s="49">
-        <v>1224</v>
+        <v>1245</v>
       </c>
       <c r="E78" s="50">
-        <v>764823.39</v>
+        <v>1476510.07</v>
       </c>
       <c r="F78" s="50">
-        <v>624.85571078431371</v>
+        <v>1185.9518634538153</v>
       </c>
       <c r="G78" s="28"/>
       <c r="H78" s="49">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="I78" s="50">
-        <v>483497.68</v>
+        <v>963085.83</v>
       </c>
       <c r="J78" s="50">
-        <v>712.0731664212077</v>
+        <v>1422.5787740029541</v>
       </c>
       <c r="K78" s="28"/>
       <c r="L78" s="49">
-        <v>1903</v>
+        <v>1922</v>
       </c>
       <c r="M78" s="50">
-        <v>1248321.07</v>
+        <v>2439595.9</v>
       </c>
       <c r="N78" s="50">
-        <v>655.97533893851812</v>
+        <v>1269.3006763787721</v>
       </c>
       <c r="O78" s="25"/>
     </row>
     <row r="79" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="23"/>
       <c r="B79" s="30" t="s">
         <v>75</v>
       </c>
       <c r="C79" s="39"/>
       <c r="D79" s="31">
-        <v>2483</v>
+        <v>2541</v>
       </c>
       <c r="E79" s="32">
-        <v>1541627.29</v>
+        <v>3086682.23</v>
       </c>
       <c r="F79" s="32">
-        <v>620.87285138944821</v>
+        <v>1214.7509759937032</v>
       </c>
       <c r="G79" s="38"/>
       <c r="H79" s="31">
-        <v>1544</v>
+        <v>1582</v>
       </c>
       <c r="I79" s="32">
-        <v>1109164.71</v>
+        <v>2256111.46</v>
       </c>
       <c r="J79" s="32">
-        <v>718.3709261658031</v>
+        <v>1426.1134386852086</v>
       </c>
       <c r="K79" s="38"/>
       <c r="L79" s="31">
-        <v>4027</v>
+        <v>4123</v>
       </c>
       <c r="M79" s="32">
-        <v>2650792</v>
+        <v>5342793.6899999995</v>
       </c>
       <c r="N79" s="32">
-        <v>658.25478023342441</v>
+        <v>1295.8510041232112</v>
       </c>
       <c r="O79" s="23"/>
     </row>
     <row r="80" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="25"/>
       <c r="B80" s="33" t="s">
         <v>76</v>
       </c>
       <c r="C80" s="25"/>
       <c r="D80" s="49">
-        <v>4965</v>
+        <v>5077</v>
       </c>
       <c r="E80" s="50">
-        <v>3046509.7</v>
+        <v>6028309.7200000007</v>
       </c>
       <c r="F80" s="50">
-        <v>613.59711983887212</v>
+        <v>1187.376348237148</v>
       </c>
       <c r="G80" s="28"/>
       <c r="H80" s="49">
-        <v>3463</v>
+        <v>3467</v>
       </c>
       <c r="I80" s="50">
-        <v>2320020.4300000002</v>
+        <v>4557290.95</v>
       </c>
       <c r="J80" s="50">
-        <v>669.94525844643374</v>
+        <v>1314.4767666570522</v>
       </c>
       <c r="K80" s="28"/>
       <c r="L80" s="49">
-        <v>8428</v>
+        <v>8544</v>
       </c>
       <c r="M80" s="50">
-        <v>5366530.1300000008</v>
+        <v>10585600.670000002</v>
       </c>
       <c r="N80" s="50">
-        <v>636.75013407688664</v>
+        <v>1238.9513892790264</v>
       </c>
       <c r="O80" s="25"/>
     </row>
     <row r="81" spans="1:16" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="23"/>
       <c r="B81" s="34" t="s">
         <v>77</v>
       </c>
       <c r="C81" s="25"/>
       <c r="D81" s="35">
-        <v>1577</v>
+        <v>1588</v>
       </c>
       <c r="E81" s="36">
-        <v>969389.37</v>
+        <v>1890418.26</v>
       </c>
       <c r="F81" s="36">
-        <v>614.70473684210526</v>
+        <v>1190.4397103274559</v>
       </c>
       <c r="G81" s="28"/>
       <c r="H81" s="35">
-        <v>734</v>
+        <v>752</v>
       </c>
       <c r="I81" s="36">
-        <v>511790.45</v>
+        <v>1062311.8500000001</v>
       </c>
       <c r="J81" s="36">
-        <v>697.26219346049049</v>
+        <v>1412.6487367021277</v>
       </c>
       <c r="K81" s="28"/>
       <c r="L81" s="35">
-        <v>2311</v>
+        <v>2340</v>
       </c>
       <c r="M81" s="36">
-        <v>1481179.82</v>
+        <v>2952730.1100000003</v>
       </c>
       <c r="N81" s="36">
-        <v>640.9259281696236</v>
+        <v>1261.8504743589745</v>
       </c>
       <c r="O81" s="23"/>
     </row>
     <row r="82" spans="1:16" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="23"/>
       <c r="B82" s="34" t="s">
         <v>78</v>
       </c>
       <c r="C82" s="25"/>
       <c r="D82" s="35">
         <v>1386</v>
       </c>
       <c r="E82" s="36">
-        <v>842997.5</v>
+        <v>1658996.5100000002</v>
       </c>
       <c r="F82" s="36">
-        <v>608.22330447330444</v>
+        <v>1196.9671789321792</v>
       </c>
       <c r="G82" s="28"/>
       <c r="H82" s="35">
-        <v>858</v>
+        <v>853</v>
       </c>
       <c r="I82" s="36">
-        <v>612180.39</v>
+        <v>1150258.93</v>
       </c>
       <c r="J82" s="36">
-        <v>713.49695804195801</v>
+        <v>1348.4864361078546</v>
       </c>
       <c r="K82" s="28"/>
       <c r="L82" s="35">
-        <v>2244</v>
+        <v>2239</v>
       </c>
       <c r="M82" s="36">
-        <v>1455177.8900000001</v>
+        <v>2809255.4400000004</v>
       </c>
       <c r="N82" s="36">
-        <v>648.47499554367209</v>
+        <v>1254.6920232246541</v>
       </c>
       <c r="O82" s="23"/>
     </row>
     <row r="83" spans="1:16" s="29" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A83" s="23"/>
       <c r="B83" s="51" t="s">
         <v>79</v>
       </c>
       <c r="C83" s="25"/>
       <c r="D83" s="52">
-        <v>1661</v>
+        <v>1668</v>
       </c>
       <c r="E83" s="53">
-        <v>1039466.43</v>
+        <v>2037956.8599999999</v>
       </c>
       <c r="F83" s="53">
-        <v>625.80760385310055</v>
+        <v>1221.7966786570742</v>
       </c>
       <c r="G83" s="28"/>
       <c r="H83" s="52">
-        <v>812</v>
+        <v>803</v>
       </c>
       <c r="I83" s="53">
-        <v>586269.29</v>
+        <v>1126168.33</v>
       </c>
       <c r="J83" s="53">
-        <v>722.00651477832514</v>
+        <v>1402.4512204234122</v>
       </c>
       <c r="K83" s="28"/>
       <c r="L83" s="52">
-        <v>2473</v>
+        <v>2471</v>
       </c>
       <c r="M83" s="53">
-        <v>1625735.7200000002</v>
+        <v>3164125.19</v>
       </c>
       <c r="N83" s="53">
-        <v>657.3941447634453</v>
+        <v>1280.5039214892756</v>
       </c>
       <c r="O83" s="23"/>
     </row>
     <row r="84" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="3"/>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="9"/>
       <c r="E84" s="43"/>
       <c r="F84" s="43"/>
       <c r="G84" s="9"/>
       <c r="H84" s="9"/>
       <c r="I84" s="43"/>
       <c r="J84" s="9"/>
       <c r="K84" s="9"/>
       <c r="L84" s="9"/>
       <c r="M84" s="43"/>
       <c r="N84" s="9"/>
       <c r="O84" s="3"/>
     </row>
     <row r="85" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="3"/>
       <c r="B85" s="54" t="s">
         <v>80</v>
       </c>
       <c r="C85" s="55"/>
       <c r="D85" s="56">
-        <v>300517</v>
+        <v>303732</v>
       </c>
       <c r="E85" s="57">
-        <v>188160808.27000001</v>
+        <v>370034448.72000003</v>
       </c>
       <c r="F85" s="58">
-        <v>626.12367443439143</v>
+        <v>1218.2926024258229</v>
       </c>
       <c r="G85" s="59">
         <v>0</v>
       </c>
       <c r="H85" s="56">
-        <v>164959</v>
+        <v>164772</v>
       </c>
       <c r="I85" s="57">
-        <v>115290301.54000001</v>
+        <v>224001566.87</v>
       </c>
       <c r="J85" s="58">
-        <v>698.90276699058563</v>
+        <v>1359.4637855339499</v>
       </c>
       <c r="K85" s="59"/>
       <c r="L85" s="56">
-        <v>465476</v>
+        <v>468504</v>
       </c>
       <c r="M85" s="57">
-        <v>303451109.81</v>
+        <v>594036015.59000003</v>
       </c>
       <c r="N85" s="58">
-        <v>651.91569449337885</v>
+        <v>1267.9422493511263</v>
       </c>
       <c r="O85" s="3"/>
     </row>
     <row r="86" spans="1:16" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="3"/>
       <c r="B86" s="3"/>
       <c r="C86" s="3"/>
       <c r="D86" s="9"/>
       <c r="E86" s="9"/>
       <c r="F86" s="9"/>
       <c r="G86" s="9"/>
       <c r="H86" s="9"/>
       <c r="I86" s="43"/>
       <c r="J86" s="9"/>
       <c r="K86" s="9"/>
       <c r="L86" s="9"/>
       <c r="M86" s="9"/>
       <c r="N86" s="9"/>
       <c r="O86" s="3"/>
     </row>
     <row r="87" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="60"/>
     </row>
     <row r="88" spans="1:16" s="3" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="1"/>
       <c r="B88" s="1"/>
     </row>
     <row r="89" spans="1:16" s="61" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B89" s="62" t="s">
         <v>81</v>
       </c>
       <c r="C89" s="62"/>
       <c r="D89" s="62"/>
       <c r="E89" s="62"/>
       <c r="F89" s="63">
-        <v>0</v>
+        <v>811660.90000003576</v>
       </c>
       <c r="G89" s="64"/>
       <c r="H89" s="64"/>
     </row>
     <row r="90" spans="1:16" s="3" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="65"/>
       <c r="B90" s="62" t="s">
         <v>82</v>
       </c>
       <c r="C90" s="62"/>
       <c r="D90" s="66"/>
       <c r="E90" s="66"/>
       <c r="F90" s="63">
-        <v>303451109.81</v>
+        <v>593224354.69000006</v>
       </c>
       <c r="G90" s="67"/>
       <c r="H90" s="67"/>
       <c r="J90" s="68"/>
       <c r="K90" s="68"/>
       <c r="L90" s="68"/>
       <c r="M90" s="68"/>
       <c r="N90" s="68"/>
       <c r="O90" s="68"/>
       <c r="P90" s="69"/>
     </row>
     <row r="91" spans="1:16" s="3" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B91" s="70"/>
       <c r="D91" s="71"/>
       <c r="E91" s="71"/>
       <c r="P91" s="72"/>
     </row>
     <row r="92" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B92" s="73" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="93" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B93" s="74"/>
     </row>